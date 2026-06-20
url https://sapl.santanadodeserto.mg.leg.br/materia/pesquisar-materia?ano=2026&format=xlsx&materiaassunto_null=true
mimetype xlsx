--- v1 (2026-03-22)
+++ v2 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1755" uniqueCount="710">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -576,286 +576,896 @@
   <si>
     <t>Que estude a possibilidade de realizar colocar lâmpadas no poste na Rua Antônio Rosa na subida do Cruzeiro.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_042_reapro_das_manilhas_na_rua_francelino_correa_-_jose.docx</t>
   </si>
   <si>
     <t>Que estude a possibilidade de realizar reparo e ampliar a extensão das manilhas localizadas na Rua Francelino Correia próximo a residência da Sra. Heloisa Lopes.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>André Lopes</t>
   </si>
   <si>
-    <t>http://sapl.santanadodeserto.mg.leg.br/media/</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_043_quebra_mola_em_frente_a_casa_da_angelica_andre.docx</t>
   </si>
   <si>
     <t>Estude a Possibilidade  de construir Quebras mola na Rua Francelino Correa .</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/indicacao_044_placa_sinalizacao_andre.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de colocar uma placa de sinalização com a indicação das localidades de Silveira Lobo, Sossego e da cidade de Pequeri, no trevo da entrada principal da cidade(centro)</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/indicacao_045_iluminacao_silveira_lobo__andre.docx</t>
+  </si>
+  <si>
     <t>Verifique a possibilidade de troca de lâmpadas que se encontram queimadas e iluminação em Ruas que não possuem , situadas no bairro de Silveira Lobo.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/indicacao_046_iluminacao_serraria_x_ericeira_n_68_andre.docx</t>
+  </si>
+  <si>
     <t>Realize a instalação de iluminação necessária na estrada que liga Serraria a Ericeira, número 68, logo após o Portal do Cavalo, existem no local dois postes que se encontram sem a devida iluminação.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/indicacao_047_iluminacao_migliano_andre.docx</t>
+  </si>
+  <si>
     <t>Realize a instalação de iluminação necessária, em ruas do Bairro Migliano que se encontram sem a devida iluminação, visto que o local se encontra muito escuro e assim ficando perigoso para os munícipes.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/indicacao_048_reforma_3_pontos_de_onibus_de_ericeira.docx</t>
   </si>
   <si>
     <t>Que estude a possibilidade de reformar 3 pontos de ônibus localizados no Bairro Ericeira,_x000D_
 Localizados na Usina, Próximo a casa do Ocimar e do bar da Zanza.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Marquinhos Tirinha, Lucinho</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_049_calcada_entrada_portal_marcus.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de estender a calçada da entrada da Cidade( Portal), até o trevo sentido Silveira Lobo, ou se possível até a entrada da mina _x000D_
 d’água.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/indicacao_050_indica_placa_de_sinalizacao_jose_carlos.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de colocar uma placa de Sinalização de Carga e descarga na Rua Marechal Francisco Damasceno Ferreira Portugal em frente à loja Planeta Rural.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_051_indica_placa_de_sinalizacao_serra_sossego__jose_carlos.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de colocar uma placa de Sinalização no alto da serra sentido Sossego, próximo ao acesso a Fazenda Cachoeira, indicando Sossego e Pequeri.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_052_construir_porticos_luiz_carlos.docx</t>
+  </si>
+  <si>
     <t>Que estude a possibilidade de construir Pórtico na entrada dos Bairros, Ericeira, Sossego, Migliano e Silveira Lobo, no mesmo padrão dos já existentes no Centro e no Bairro das Flores.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_053_lanche_acispes_luiz_carlos.docx</t>
+  </si>
+  <si>
     <t>Verifique a possibilidade de disponibilizar lanche para os pacientes que são transportados até a ACISPES para realização de exames.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/indicacao_054_melhorias_no_posto_de_silveira_lobo_caca.docx</t>
+  </si>
+  <si>
     <t>Melhorias no Posto de Saúde de Silveira Lobo.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/indicacao_055_sinalizacao_praca_luiz.docx</t>
+  </si>
+  <si>
     <t>Sinalização da Praça Mauro Roquete Pinto.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_056_refazer_calcamento_rua_francelino_luiz.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de refazer o Calçamento na Rua Francelino Correa na altura do Terraço Bar.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/indicacao_057_placa_sinalizacao_andre.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de construir 2 quebra-molas na Rua Antônio Bruno na altura do nº 152 localizado em Ericeira.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_058__infraestrutura_de_acesso_a_casa_da_familia_emiliano_marcus.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de realizar reforma e reestruturação da ponte e calçamento da rampa de Acesso ao Sitio onde reside a família do Sr Emiliano situado na Estrada Municipal que liga Ericeira a Serraria.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_059_mata_burro_faz_sao_marcus_marcus.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de construção de um mata-burro na divisa da Saibreira com a Fazenda São Marcus e do Sitio Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_060_limpeza_vias_publicas_sil__lobo_marcus.docx</t>
+  </si>
+  <si>
     <t>Solicitar que seja realizada uma limpeza das vias públicas e nas estradas de rodagem, com atenção em especial na do bairro de Sossego que liga a Silveira Lobo e do centro de Santana a Serraria.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_061_coletor_de_pilhas_e_baterias_marcus.docx</t>
+  </si>
+  <si>
     <t>Faça a colocação de coletor de pilhas e baterias, em todos os órgãos públicos, pois são produtos largamente utilizados no cotidiano das residências, comércios e indústrias.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/indicacao_062__quebra_mola_prox_bar_cleiton_marcus.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de construir  quebra-molas próximo ao Bar do Cleiton ou se possível levantar o quebra-molas em frente à igreja e os postos de saúde de Santana do Deserto.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_063_limpeza_ruas_de_sossego_marcus.docx</t>
+  </si>
+  <si>
     <t>Que realize a limpeza necessária das ruas do bairro de Sossego, assim como a colocação de novos latões de lixo.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Lukinha</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/indicacao_064_campo_de_ericeira_lucas.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de realizar melhorias no campo de futebol localizado no Bairro de Ericeira, como refletores, arquibancada com vigas de concreto, reformas nos vestiários e tela nova ao redor do campo.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/indicacao_065_-_uniforme_para_servidores_publicos__lucas.docx</t>
+  </si>
+  <si>
     <t>Uniformes para Servidores Públicos Municipais.</t>
   </si>
   <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_066_tanques_de_expansao__marcus.docx</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade de ser desenvolvido um projeto visando a aquisição e posterior doação de tanques de expansão de leite para produtores rurais do município.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_067_castramovel__marcus.docx</t>
+  </si>
+  <si>
+    <t>Estude a viabilidade de contratação de um “Castramóvel” para atender nosso município, na sede e localidades.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_068_limpeza_ruas_e_corrego_sossego_marcus.docx</t>
+  </si>
+  <si>
+    <t>Que realize a limpeza das ruas e o desassoreamento do córrego do bairro Sossego.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_069_iluminacao_na_rotatoria_de_silveira_lobo_marcus.docx</t>
+  </si>
+  <si>
+    <t>Que realize a instalação de iluminação necessária da rotatória na localidade do Bairro de Silveira Lobo, visto que o local se encontra muito escuro e assim ficando perigoso para os munícipes</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_070_poda_dos_galhos_arvore_em_silv_lobo_marcus.docx</t>
+  </si>
+  <si>
+    <t>Que realize a poda dos galhos de uma árvore, localizada no Posto de saúde no Bairro de Silveira Lobo.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_071_manutencao_da_calcada_centro_marcus.docx</t>
+  </si>
+  <si>
+    <t>Verifique a possibilidade de pagamento de diária a funcionário público que acompanha os pacientes para tratamentos médicos.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/indicacao_072__toldo_na_quadra_de_ericeira_marcus.docx</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade da colocação de um toldo no portão de correr da quadra poliesportiva Wesley da Silva Souza situada, em Ericeira.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/indicacao_073_reforma_do_campo_de_sossego__marcus.docx</t>
+  </si>
+  <si>
+    <t>Providencie a reforma do Campo de Futebol Eugênio Ferreira (Buzunga), situado em Sossego, com troca de alambrado, bem como a instalação de um sistema de iluminação e refletores.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/indicacao_074_sistema_de_captacao_de_agua_na_antonio_rosa_marcus.docx</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de  construção de sistema de captação e escoamento das águas das chuvas na Rua Antônio Rosa na parte de cima das casas de número 295 e 299.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/indicacao_075_melhoria_na_estrada_fazenda_sao_longuim_lucio.docx</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de melhoria na estrada que dá acesso a fazenda de São Longuim e Sitio da Lage em Silveira Lobo.</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de refazer a ponte localizada no Bairro Sossego, situada em frente ao campo, ligando ao Bengalinha.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>Reparos na estrada que liga a gruta e a estrada de Silveira Lobo com ensaibramento.</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Possibilidade de colocação de internet livre em todos os bairros, de preferencia nas praças.</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Realize a construção de uma cozinha no ginásio poliesportivo do Bairro das Flores, visto que trará bastante benefícios para realizações de possíveis eventos realizados na mesma.</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Permitir que o servidor público e/ou contratado tenha folga remunerada no dia do seu aniversário.</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Providencie o paisagismo na rotatória de Silveira Lobo.</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Solicita que estude a possibilidade de retorno do Projeto de Lei que “altera os Anexos I e II da Lei nº 1.278, de 26 de março de 2024.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de realizar aumento do valor da diária atualmente concedida aos Motoristas que estão em deslocamento para outros Municípios, atendendo as demandas da Saúde e Educação.</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de realizar a distribuição de uniformes de frio(casaco e calça) aos alunos da rede Municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de fazer transferência de embrião no gado dos Produtores Rurais do Município.</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de conceder apoio financeiro ou institucional às equipes esportivas do município que participam de torneios e competições regionais.</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de concessão de vale-alimentação aos estudantes universitários que utilizam o transporte fornecido pelo Município para deslocamento até instituições de ensino superior em outros Municípios.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade de  reformar os pontos de ônibus na rua principal e na Praça Odilon Braga, na Localidade de Silveira Lobo, em harmonia com as outras paradas de ônibus que foram construídas nas demais localidades da cidade.</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade de reformar as pontes existentes na localidade de Silveira Lobo, bem como a colocação de balaústres nas pontes pequenas (sentido Santa Sofia).</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de fazer a extensão da colocação de bloquetes na rua onde reside os moradores Zé Luiz (mãozinha) e Guingo, na localidade de Silveira Lobo.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de realizar o reparo da Rua da Estação, próximo ao bambuzal, na localidade de Silveira Lobo.</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Verifique a possibilidade de realizar a construção de um novo posto de saúde na localidade de Silveira lobo, condizente com os modelos construídos nas localidades de Ericeira e Sossego.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de  realizar a manutenção da Estrada que liga a localidade denominada “buraco quente” até o Tuiuiú</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Autorização de um projeto de um Horto Florestal ou parque ecológico na capineira do bairro de Ericeira, ao qual segue á margem ao Rio Cagado.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Letreiro para Santana do Deserto.</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de colocação de GUARD RAIL (trilho de guarda)_x000D_
+Ligando Serraria x Bairro das Flores nos pontos perigosos.</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de colocar placas com os nomes das ruas em todas as localidades, tal quais as usadas na sede do município.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de colocar  banheiro público nas praças de todas as localidades do Município.</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade de construir rede de esgoto na Rua Camilo da Fonseca, nº 80, no Bairro Silveira Lobo</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade da colocação um quebra molas na Rua Antônio Bruno em frente a Igreja .</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade de construir quebra-molas  na Rua Camilo da Fonseca na altura do  nº 80, no Bairro Silveira Lobo.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade construir um muro de contenção na ladeira são Sebastião no bairro Serraria.</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de realizar o cadastramento do novo poço artesiano da localidade de Silveira Lobo, com a finalidade de viabilizar a realização de análises da água que está sendo fornecida à população.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de promover a realização de capacitação em Primeiros Socorros destinada aos motoristas, auxiliares e técnicos de enfermagem que atuam nos serviços de saúde do município.</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Que interceda junto a MRS Logística.</t>
+  </si>
+  <si>
     <t>2442</t>
   </si>
   <si>
     <t>MAPLA</t>
   </si>
   <si>
-    <t>Moção de Apalusos</t>
+    <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2442/mocao_de_aplausos_no_001_leandra-_jose.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações e agradecimentos a senhora Leandra Zacarone Afonso.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/mocao_de_aplausos_no_002_rosemar___marcus.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações e agradecimentos ao senhor Rosemar Grossi Ribeiro.</t>
   </si>
   <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_aplausos_no_003_jose_dehon_magno.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 003/2026</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/mocao_de_aplausos_no_004_joao_carlos_-_magno.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Senhor João Carlos Grossi de Oliveira</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/mocao_de_aplausos_no_005_mauro_quintiliano_da_silva_-_magno.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 005/2026</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/mocao_de_aplausos_no_006_jairo-_magno.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 006/2026</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/mocao_de_aplausos_no_007_rebeca_-_magno.docx</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 007/2026</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 008/2026</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Senhor Carlos Alexandre Zanardi Afonso,</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Senhor Júlio Cesar Santana Magalhães</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Senhor Carlos Alberto de Carvalho</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Senhor Elidio de Almeida Lopes.</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 013/2026</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 014/2026</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 015/2026</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 016/2026</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 017/2026</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 018/2026</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 019/2026</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>Congratulações e agradecimentos a senhora Heloisa Aparecida Lopes de Abreu.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>MPES</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 001/2026</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>Léo da Bomba, André Lopes, Cacá, Lucinho, Lukinha, Maguinho do B U, Marquinhos Tirinha, Vino, Zé Carlos</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Santana do Deserto manifesta o seu profundo pesar pelo falecimento da Sra. Sonia Maria Capele, que faleceu no dia 01 de junho de 2026 sepultada no cemitério de Paraíba do Sul.</t>
+  </si>
+  <si>
     <t>2444</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/pedido_de_informacao_001_-_ver_lucas_-_professores_educacao_infantil.docx</t>
   </si>
   <si>
     <t>Em atenção à Lei nº 15.326, de 6 de janeiro de 2026, que altera a Lei nº 11.738/2008 e a Lei nº 9.394/1996 (LDB) para incluir os professores da educação infantil como profissionais do magistério, venho, respeitosamente, solicitar informações detalhadas acerca das medidas que serão adotadas pelo Poder Executivo Municipal para assegurar o cumprimento integral desta legislação.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/pedido_de_informacao_002_informacoesdo_carnaval_2026_jose_carlos.docx</t>
   </si>
   <si>
     <t>Informe, qual o valor total gasto para Realização do Carnaval Santana do Deserto 2026.</t>
   </si>
   <si>
     <t>2446</t>
@@ -884,53 +1494,149 @@
   <si>
     <t>Referente ao Leilão nº 001/2025, que arrecadou R$ 165.580,00, e cuja aplicação, segundo informado, destinou-se à aquisição de mobiliário e de um ônibus para o transporte público municipal.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2454/pedido_de_informacao_006__compra_de_veiculo_jose.docx</t>
   </si>
   <si>
     <t>Considerando a aprovação do Projeto de Lei nº 02, de 15 de janeiro de 2026, sancionado pela Lei nº 1.327, de 20 de janeiro de 2026, que autorizou o Município de Santana do Deserto a receber recursos financeiros provenientes da Secretaria de Estado de Saúde de Minas Gerais, destinados especificamente à aquisição de veículos para o fortalecimento da Rede de Atenção à Saúde.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2455/pedido_de_informacao_007__analise_da_agua_dde_silveira_lobo_luiz.docx</t>
   </si>
   <si>
     <t>Considerando a recente abertura de poço artesiano na comunidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/pedido_de_informacao_008__relacao_de_remedios_faltante_jose.docx</t>
+  </si>
+  <si>
     <t>PEDIDO DE INFORMAÇÃO N° 008/2026</t>
   </si>
   <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/pedido_de_informacao_009__informacao_fiscal_de_postura_lucio.docx</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 009/2026</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/pedido_de_informacao_010_insalubridade_para_as_merendeiras_da_rede_municipal_jose.docx</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 010/2026</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 011/2026</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 012/2026</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 013/2026</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 015/2026</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 016/2026</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 017/2026</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>Solicita-se do Poder Executivo Municipal o envio de cópia das avaliações realizadas durante o período probatório dos servidores empossados no último concurso público municipal, contendo os respectivos relatórios, pareceres e documentos correlatos.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO N° 019/2026</t>
+  </si>
+  <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>Vem solicitar informações ao Exmo. Sr. Prefeito Municipal acerca do andamento da execução das Emendas Impositivas destinadas à área da Saúde, já aprovadas por esta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>Informações referentes às subvenções sociais repassadas às entidades do município durante o exercício de 2024 e 2025</t>
+  </si>
+  <si>
+    <t>2636</t>
+  </si>
+  <si>
+    <t>Caminhão Compactador de Lixo</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>Emendas Impositivas 2026</t>
+  </si>
+  <si>
     <t>2440</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2440/pedido_de_providencia_001_ponto_de_onibus_em_frente_ao_bar_da_zanza_marcus.docx</t>
   </si>
   <si>
     <t>Tome providencias urgentes no sentido de realizar reparo emergencial no ponto de ônibus localizado no Bairro de Ericeira, em frente ao bar da Zanza.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2441/pedido_de_providencia_002_ponto_de_onibus_av_silvio_bastos_marcus.docx</t>
   </si>
   <si>
     <t>Seja Construído um novo ponto de ônibus na Avenida Silvio Bastos, em frente a servidão Maria da Paz.</t>
   </si>
   <si>
     <t>2450</t>
@@ -941,114 +1647,596 @@
   <si>
     <t>Tome providencias urgentes no sentido de realizar reparo emergencial na passarela que liga Serraria a Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2451/pedido_de_providencia_004_poda_de_arvore_rua_antonio_rosa-_jose.docx</t>
   </si>
   <si>
     <t>Tome providencias urgentes no sentido de realizar poda de árvore na Rua Antônio Rosa, na curva em frente a casa da Eliane do Neca.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2452/pedido_de_providencia_005_reparo_na_ponte_de_santa_barbara-_jose.docx</t>
   </si>
   <si>
     <t>Tome providencias urgentes no sentido de realizar reparo na ponte de Santa Bárbara (próximo do Ronaldo Português).</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/pedido_de_providencia_006_reetomar_o_calcamento_serraria_rua_das_chacaras_marcus.docx</t>
+  </si>
+  <si>
     <t>Retornar com o calçamento próximo as Chácaras, sentido Santana x Serraria e fazer novos quebra-molas.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/pedido_de_providencia_007_ponto_de_onibus_em_serraria..docx</t>
+  </si>
+  <si>
     <t>Construir um ponto de ônibus no bairro Serraria .</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/pedido_de_providencia_008_reabertura_da_acesso_cachoeira_da_saudade.docx</t>
+  </si>
+  <si>
     <t>Reabertura da entrada de acesso a Cachoeira da Saudade.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/pedido_de_providencia_009_curva_da_rua_antonio_rosa.docx</t>
+  </si>
+  <si>
     <t>Estude a viabilidade de realizar estudo para adequação técnica da curva localizada na Rua Antônio Rosa(Próximo a casa da Eliane do Neca).</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/pedido_de_providencia_010_ampliar_atendimento_pediatrico.docx</t>
+  </si>
+  <si>
     <t>Estude a possibilidade de ampliar o atendimento Pediátrico no Município, aumentando o número de vagas e se possível a contratação de mais um Profissional para que a demanda seja suprida.</t>
   </si>
   <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/pedido_de_providencia_011_poda_de_arvore_sit_na_praca_nelson_goncalves_lucio.docx</t>
+  </si>
+  <si>
+    <t>Estude a possibilidade de realizar poda na árvore localizada na Praça Prefeito Nelson Gonçalves Vianna, a referida árvore está inclinando/ projetando em direção as residências de nº 65 e 69.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA N° 012/2026</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/pedido_de_providencia_013_refazer_muro_posto_de_saude_jose.docx</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA N° 013/2026</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/pedido_de_providencia_014_garagem_para_veiculo_da_saude_jose.docx</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA N° 014/2026</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/pedido_de_providencia_015_escola_santa_barbara_jose.docx</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA N° 015/2026</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA N° 016/2026</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>PEDIDO DE PROVIDÊNCIA N° 017/2026</t>
+  </si>
+  <si>
     <t>2412</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Santana do Deserto - PMSD</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2412/projeto_de_lei_no_01_-__de_05_de_janeiro_de_2026.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.217 de 29 de março de 2022 que "Dispõe sobre a estrutura orgânica da Administração Pública Direta do Município de Santana do Deserto e dá outras providências, para incluir novo cargo na Secretaria Municipal de Educação."</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2414/projeto_de_lei_no_02_de_2026.docx</t>
+  </si>
+  <si>
     <t>Abre crédito Suplementar no valor de R$ 882.268,00 as dotações do Município de Santana do Deserto.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>Retirado pelo o autor.</t>
+    <t>Retirado a pedido do autor.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2449/projeto_de_lei_no_04_2026_-_suplementacao_caminhao_compactador.docx</t>
   </si>
   <si>
     <t>Abre Crédito Suplementar no Valor de R$ 360.000,00 as dotações do Município de SANTANA DO DESERTO.</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/projeto_de_lei_no_05_2026_-_suplementacao_imovel_educacao_tempo_integral.docx</t>
+  </si>
+  <si>
+    <t>Abre Crédito Suplementar no Valor de R$ 396.782,99 as dotações do Município de SANTANA DO DESERTO.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos servidores do Poder Executivo Municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>Insere no Orçamento vigente a natureza de despesa que menciona e dá outras Providências"</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2561/projeto_de_lei_no_08_2026_-_reurb.docx</t>
+  </si>
+  <si>
+    <t>Abre Crédito Especial no valor de R$ 50.468,00 as dotações do Município de SANTANA DO DESERTO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>Criação do CMEI Rejane dos Santos Silva do Nascimento.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>“Abre Crédito Suplementar nas dotações do Município de SANTANA DO DESERTO e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>Abre Crédito Suplementar nas dotações do Município de SANTANA DO DESERTO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_de_lei_no_15_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o § 5º e § 6º ao art. 126 da Lei nº575/1995.</t>
+  </si>
+  <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2632/projeto_de_lei_no_16_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Insere no Orçamento vigente a natureza de despesa que menciona e dá outras providências</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>102026</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2615/projeto_de_lei_no_10_de_2026_-_suplementacao_equipamentos_saude.pdf</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>112026</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>132026</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2625/projeto_de_lei_no_13_de_08_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de subvenções sociais as entidades que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>PLLEG</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/projeto_de_lei_-_maus_tratos_de_animais.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de maus-tratos a animais domésticos e domesticados no Município de Santana do Deserto, estabelece penalidades e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/projeto_de_lei_-_veiculo_oficial_-_adesivo_prefeitura.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de identificação por meio de adesivos nos veículos oficiais e locados pelo Poder Executivo Municipal de Santana do Deserto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 003/2026</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 925, de 08 de agosto de 2011 que “Institui a estrutura administrativa da Câmara Municipal de Santana do Deserto, dispõe sobre o quadro de cargos de provimento efetivo, em comissão e funções de confiança e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Gabinete da Presidência - GABPRES</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 001/2026</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>PARECER</t>
+  </si>
+  <si>
+    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA_x000D_
+ E REDAÇÃO FINAL_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 06, de 03 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO_x000D_
+ E TOMADA DE CONTAS_x000D_
+_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 06, de 03 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA_x000D_
+ E REDAÇÃO FINAL_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 02, de 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA_x000D_
+ E REDAÇÃO FINAL_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 01, de 02 de março de 2026</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA_x000D_
+ E REDAÇÃO FINAL_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 07, de 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 07, de 09 de março de 2026._x000D_
+_x000D_
+ORIGEM: Prefeitura de Santana do Deserto – MG.</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>COSPVAP - Comissão de Obras, Serviços Públicos, Viação, Agropecuária</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS, VIAÇÃO, AGRICULTURA E PECUÁRIA_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 07, de 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA_x000D_
+ E REDAÇÃO FINAL_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 05, de 27 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO_x000D_
+ E TOMADA DE CONTAS_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 05, de 27 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>CESAS - Comissão de Educação, Saúde e Assistências Social</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE _x000D_
+E ASSISTÊNCIA SOCIAL_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 05, de 27 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/comissao_de_legislacao_-_executivo_-_pl_-_007.2026_-_abertura_de_credito_especial_-_2.doc</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO_x000D_
+ E TOMADA DE CONTAS_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+PROJETO DE LEI nº 07, de 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO_x000D_
+ E TOMADA DE CONTAS_x000D_
+PROJETO DE LEI nº 08, de 17 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA_x000D_
+ E REDAÇÃO FINAL_x000D_
+PROJETO DE LEI nº 08, de 17 de março de 2026.</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2565/comissao_de_legislacao_-_legislativo_-_pl_-_003.2026_-_mesa_diretora_-_revisao_geral_anual.doc</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Legislação, Justiça e Redação Final/ PL 003/2026</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2566/comissao_de_orcamento_-_legislativo_-_pl_-_003.2026_-_mesa_diretora_-_revisao_geral_anual.doc</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Finanças Orçamento e Tomada de Contas PL 003/2026</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO  E TOMADA DE CONTAS/ PROJETO DE RESOLUÇÃO nº 001/2026</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO  E TOMADA DE CONTAS/PROJETO DE LEI nº 04, de 27 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA  E REDAÇÃO FINAL/PROJETO DE LEI nº 04, de 27 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL ACERCA DO  PROJETO DE LEI nº 10, de 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL ACERCA DO PROJETO DE LEI nº 10, de 15 de abril de 2026</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO  E TOMADA DE CONTAS  ACERCA DO PROJETO DE LEI nº 10, de 15 de abril de 2026</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO  E TOMADA DE CONTAS ACERCA DO PROJETO DE LEI nº 11, de 15 de abril de 2026</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA  E REDAÇÃO FINAL ACERCA DO PROJETO DE LEI nº 11, de 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 10, DE 15 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 15, DE 29 DE MAIO DE 2026</t>
+  </si>
+  <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 16, DE 01 DE JUNHO DE 2026</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>REPRE</t>
+  </si>
+  <si>
+    <t>Representação</t>
+  </si>
+  <si>
+    <t>Que realize um estudo de viabilidade técnica para instalação de duas Passagens de Nível (PN), no Bairro das Flores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1352,66 +2540,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_001_contruir_praca_no_inicio_da_rua_da_linha__marcus.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_002_aquisicao_de_novo_onibus_para_tarifa_magno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2419/indicacao_003_poste_silvio_bastos_ericeira_vino.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_004_quebra_molas_na_rua_antonio_bruno_vino.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_005_bueiro_prox_ao_campo_ericeira_vino.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_006_calcamento_20_m_av_silvio_bastos_vino.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_007_transformar_escola_de_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_008_melhoria_na_estrada_que_liga_ericeira_a_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_009_captacao_e_nivelamento_rua_da_linha_marcus.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_010_calcamento_de_ericeira_a_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_011__melhorias_na_iluminacao_e_calcamento_da_rua_da_linha_marcus.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2428/indicacao_012__instalacao_de_poste_em_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2429/indicacao_013__aquisicao_de_implementos_rurais_marcus.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2430/indicacao_014__contratacao_de_cardiologista_para_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_015__limpeza_de_toda_extensao_da_portelinha_e_trilhos_marcus.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_016_coleta_de_lixo_na_fazenda_cachoeira_marcus.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_017_implantacao_de_informatizacao_do_sistema_de_sus__marcus.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_018_instalacao_de_cameras_de_seguranca_marcus.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_019_placa_de_sinalizacao_na_rua_candido_ferreira_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_020_instalacao_de_ponto_de_onibus_em_serraria__marcus.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2438/indicacao_021_iluminacao_da_quadra_ate_a_pedreira_marcus.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2439/indicacao_022_estudo_concursados_da_rede_municipal_de_ensino_infantil_lucio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_023_barragem_de_ericeira_-_vino_andre_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_024_ladrao_da_barragem_de_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/indicacao_025_vazamento_do_reservatorio_de_ericeira_-_comissao_de_obras.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/indicacao_026_desvio_de_agua_da_represa_de_ericeira_-vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_027_manilhamento_da_estrada_de_ericeira_-_vino_lucio_jose_e_andre.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_028_mata_burro_de_ericeira_-_vino_andre_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/indicacao_029_sustentacao_da_caixa_dagua_de_ericeira_-_andre_vino_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/indicacao_030_tampa_do_poco_artesiano_de_ericeira_-_vino__andre_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2466/indicacao_031__tampa_da_caixe_de_energia_do_poco_de_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/indicacao_032_limpeza_da_valeta_em_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/indicacao_033_caixa_dagua_20.000_l_em_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/indicacao_034_limpeza_ao_redor_dos_reservatorios_em_ericeira_-vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/indicacao_035_tampa_do_reservatorio_em_ericeira_-_vino_jose__andre_e_lucio.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/indicacao_036_retirada_de_entulios_do_reservatorio_em_ericeira_-_vino_lucio_lucas_e_andre.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/indicacao_037_construcao_de_cerca_no_reservatorio_em_ericeira_-_vino_lucio_jose_e_andre.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/indicacao_038_troca_do_encanamento_em_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/indicacao_039_coleta_de_lixo_em_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/indicacao_040_calcamento_rua_da_estacao_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/indicacao_041_lampada_na_subida_do_cruzeiro_-_jose.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_042_reapro_das_manilhas_na_rua_francelino_correa_-_jose.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2442/mocao_de_aplausos_no_001_leandra-_jose.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/mocao_de_aplausos_no_002_rosemar___marcus.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/pedido_de_informacao_001_-_ver_lucas_-_professores_educacao_infantil.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/pedido_de_informacao_002_informacoesdo_carnaval_2026_jose_carlos.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/pedido_de_informacao_003_informacoesde_obras_jose_carlos.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2447/pedido_de_informacao_004_informacoes_de_casas_em_risco_jose.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2453/pedido_de_informacao_005_iinformacoes_do_leilao_magno.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2454/pedido_de_informacao_006__compra_de_veiculo_jose.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2455/pedido_de_informacao_007__analise_da_agua_dde_silveira_lobo_luiz.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2440/pedido_de_providencia_001_ponto_de_onibus_em_frente_ao_bar_da_zanza_marcus.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2441/pedido_de_providencia_002_ponto_de_onibus_av_silvio_bastos_marcus.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2450/pedido_de_providencia_003_reparo_passarela_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2451/pedido_de_providencia_004_poda_de_arvore_rua_antonio_rosa-_jose.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2452/pedido_de_providencia_005_reparo_na_ponte_de_santa_barbara-_jose.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2412/projeto_de_lei_no_01_-__de_05_de_janeiro_de_2026.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2449/projeto_de_lei_no_04_2026_-_suplementacao_caminhao_compactador.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_001_contruir_praca_no_inicio_da_rua_da_linha__marcus.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_002_aquisicao_de_novo_onibus_para_tarifa_magno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2419/indicacao_003_poste_silvio_bastos_ericeira_vino.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_004_quebra_molas_na_rua_antonio_bruno_vino.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_005_bueiro_prox_ao_campo_ericeira_vino.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_006_calcamento_20_m_av_silvio_bastos_vino.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_007_transformar_escola_de_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_008_melhoria_na_estrada_que_liga_ericeira_a_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_009_captacao_e_nivelamento_rua_da_linha_marcus.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_010_calcamento_de_ericeira_a_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_011__melhorias_na_iluminacao_e_calcamento_da_rua_da_linha_marcus.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2428/indicacao_012__instalacao_de_poste_em_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2429/indicacao_013__aquisicao_de_implementos_rurais_marcus.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2430/indicacao_014__contratacao_de_cardiologista_para_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_015__limpeza_de_toda_extensao_da_portelinha_e_trilhos_marcus.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_016_coleta_de_lixo_na_fazenda_cachoeira_marcus.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_017_implantacao_de_informatizacao_do_sistema_de_sus__marcus.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_018_instalacao_de_cameras_de_seguranca_marcus.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_019_placa_de_sinalizacao_na_rua_candido_ferreira_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_020_instalacao_de_ponto_de_onibus_em_serraria__marcus.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2438/indicacao_021_iluminacao_da_quadra_ate_a_pedreira_marcus.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2439/indicacao_022_estudo_concursados_da_rede_municipal_de_ensino_infantil_lucio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_023_barragem_de_ericeira_-_vino_andre_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_024_ladrao_da_barragem_de_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2458/indicacao_025_vazamento_do_reservatorio_de_ericeira_-_comissao_de_obras.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2459/indicacao_026_desvio_de_agua_da_represa_de_ericeira_-vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_027_manilhamento_da_estrada_de_ericeira_-_vino_lucio_jose_e_andre.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_028_mata_burro_de_ericeira_-_vino_andre_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2464/indicacao_029_sustentacao_da_caixa_dagua_de_ericeira_-_andre_vino_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2465/indicacao_030_tampa_do_poco_artesiano_de_ericeira_-_vino__andre_lucio_e_jose.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2466/indicacao_031__tampa_da_caixe_de_energia_do_poco_de_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2467/indicacao_032_limpeza_da_valeta_em_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2468/indicacao_033_caixa_dagua_20.000_l_em_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2469/indicacao_034_limpeza_ao_redor_dos_reservatorios_em_ericeira_-vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2470/indicacao_035_tampa_do_reservatorio_em_ericeira_-_vino_jose__andre_e_lucio.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2471/indicacao_036_retirada_de_entulios_do_reservatorio_em_ericeira_-_vino_lucio_lucas_e_andre.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2472/indicacao_037_construcao_de_cerca_no_reservatorio_em_ericeira_-_vino_lucio_jose_e_andre.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2473/indicacao_038_troca_do_encanamento_em_ericeira_-_vino_lucio_andre_e_jose.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2474/indicacao_039_coleta_de_lixo_em_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2475/indicacao_040_calcamento_rua_da_estacao_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2476/indicacao_041_lampada_na_subida_do_cruzeiro_-_jose.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_042_reapro_das_manilhas_na_rua_francelino_correa_-_jose.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_043_quebra_mola_em_frente_a_casa_da_angelica_andre.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2479/indicacao_044_placa_sinalizacao_andre.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2480/indicacao_045_iluminacao_silveira_lobo__andre.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2481/indicacao_046_iluminacao_serraria_x_ericeira_n_68_andre.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2482/indicacao_047_iluminacao_migliano_andre.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2483/indicacao_048_reforma_3_pontos_de_onibus_de_ericeira.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_049_calcada_entrada_portal_marcus.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2487/indicacao_050_indica_placa_de_sinalizacao_jose_carlos.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_051_indica_placa_de_sinalizacao_serra_sossego__jose_carlos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_052_construir_porticos_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2490/indicacao_053_lanche_acispes_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2491/indicacao_054_melhorias_no_posto_de_silveira_lobo_caca.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2493/indicacao_055_sinalizacao_praca_luiz.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_056_refazer_calcamento_rua_francelino_luiz.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2492/indicacao_057_placa_sinalizacao_andre.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_058__infraestrutura_de_acesso_a_casa_da_familia_emiliano_marcus.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_059_mata_burro_faz_sao_marcus_marcus.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_060_limpeza_vias_publicas_sil__lobo_marcus.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_061_coletor_de_pilhas_e_baterias_marcus.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2502/indicacao_062__quebra_mola_prox_bar_cleiton_marcus.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_063_limpeza_ruas_de_sossego_marcus.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2505/indicacao_064_campo_de_ericeira_lucas.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2506/indicacao_065_-_uniforme_para_servidores_publicos__lucas.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_066_tanques_de_expansao__marcus.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_067_castramovel__marcus.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_068_limpeza_ruas_e_corrego_sossego_marcus.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_069_iluminacao_na_rotatoria_de_silveira_lobo_marcus.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2511/indicacao_070_poda_dos_galhos_arvore_em_silv_lobo_marcus.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2512/indicacao_071_manutencao_da_calcada_centro_marcus.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2513/indicacao_072__toldo_na_quadra_de_ericeira_marcus.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2514/indicacao_073_reforma_do_campo_de_sossego__marcus.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2515/indicacao_074_sistema_de_captacao_de_agua_na_antonio_rosa_marcus.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2516/indicacao_075_melhoria_na_estrada_fazenda_sao_longuim_lucio.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2442/mocao_de_aplausos_no_001_leandra-_jose.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2443/mocao_de_aplausos_no_002_rosemar___marcus.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2529/mocao_de_aplausos_no_003_jose_dehon_magno.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2524/mocao_de_aplausos_no_004_joao_carlos_-_magno.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2526/mocao_de_aplausos_no_005_mauro_quintiliano_da_silva_-_magno.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2527/mocao_de_aplausos_no_006_jairo-_magno.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2528/mocao_de_aplausos_no_007_rebeca_-_magno.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2444/pedido_de_informacao_001_-_ver_lucas_-_professores_educacao_infantil.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2445/pedido_de_informacao_002_informacoesdo_carnaval_2026_jose_carlos.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2446/pedido_de_informacao_003_informacoesde_obras_jose_carlos.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2447/pedido_de_informacao_004_informacoes_de_casas_em_risco_jose.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2453/pedido_de_informacao_005_iinformacoes_do_leilao_magno.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2454/pedido_de_informacao_006__compra_de_veiculo_jose.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2455/pedido_de_informacao_007__analise_da_agua_dde_silveira_lobo_luiz.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2486/pedido_de_informacao_008__relacao_de_remedios_faltante_jose.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2518/pedido_de_informacao_009__informacao_fiscal_de_postura_lucio.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2519/pedido_de_informacao_010_insalubridade_para_as_merendeiras_da_rede_municipal_jose.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2440/pedido_de_providencia_001_ponto_de_onibus_em_frente_ao_bar_da_zanza_marcus.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2441/pedido_de_providencia_002_ponto_de_onibus_av_silvio_bastos_marcus.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2450/pedido_de_providencia_003_reparo_passarela_serraria_marcus.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2451/pedido_de_providencia_004_poda_de_arvore_rua_antonio_rosa-_jose.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2452/pedido_de_providencia_005_reparo_na_ponte_de_santa_barbara-_jose.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2485/pedido_de_providencia_006_reetomar_o_calcamento_serraria_rua_das_chacaras_marcus.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2495/pedido_de_providencia_007_ponto_de_onibus_em_serraria..docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2496/pedido_de_providencia_008_reabertura_da_acesso_cachoeira_da_saudade.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2497/pedido_de_providencia_009_curva_da_rua_antonio_rosa.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2498/pedido_de_providencia_010_ampliar_atendimento_pediatrico.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2517/pedido_de_providencia_011_poda_de_arvore_sit_na_praca_nelson_goncalves_lucio.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2521/pedido_de_providencia_013_refazer_muro_posto_de_saude_jose.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2522/pedido_de_providencia_014_garagem_para_veiculo_da_saude_jose.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2523/pedido_de_providencia_015_escola_santa_barbara_jose.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2412/projeto_de_lei_no_01_-__de_05_de_janeiro_de_2026.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2414/projeto_de_lei_no_02_de_2026.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2449/projeto_de_lei_no_04_2026_-_suplementacao_caminhao_compactador.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2541/projeto_de_lei_no_05_2026_-_suplementacao_imovel_educacao_tempo_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2561/projeto_de_lei_no_08_2026_-_reurb.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_de_lei_no_15_de_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2632/projeto_de_lei_no_16_de_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2615/projeto_de_lei_no_10_de_2026_-_suplementacao_equipamentos_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2625/projeto_de_lei_no_13_de_08_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2530/projeto_de_lei_-_maus_tratos_de_animais.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2531/projeto_de_lei_-_veiculo_oficial_-_adesivo_prefeitura.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2545/comissao_de_legislacao_-_executivo_-_pl_-_007.2026_-_abertura_de_credito_especial_-_2.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2565/comissao_de_legislacao_-_legislativo_-_pl_-_003.2026_-_mesa_diretora_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2026/2566/comissao_de_orcamento_-_legislativo_-_pl_-_003.2026_-_mesa_diretora_-_revisao_geral_anual.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H90"/>
+  <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="169.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2524,1224 +3712,4601 @@
       </c>
       <c r="H44" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>191</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>187</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>187</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="H47" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>187</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="H48" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>187</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>106</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>188</v>
+        <v>221</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>88</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>188</v>
+        <v>225</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>88</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>188</v>
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>88</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>188</v>
+        <v>233</v>
       </c>
       <c r="H55" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>88</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>88</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>188</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>187</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>188</v>
+        <v>245</v>
       </c>
       <c r="H58" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>188</v>
+        <v>249</v>
       </c>
       <c r="H59" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>188</v>
+        <v>253</v>
       </c>
       <c r="H60" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>188</v>
+        <v>257</v>
       </c>
       <c r="H61" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>188</v>
+        <v>261</v>
       </c>
       <c r="H62" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>188</v>
+        <v>265</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>188</v>
+        <v>269</v>
       </c>
       <c r="H64" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>188</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>255</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>188</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="D67" t="s">
-        <v>259</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>260</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>261</v>
+        <v>282</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>285</v>
       </c>
       <c r="D68" t="s">
-        <v>259</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>260</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="H68" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>253</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
       <c r="H69" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="H70" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>22</v>
+        <v>297</v>
       </c>
       <c r="D71" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>27</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="H72" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>31</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>283</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>35</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>284</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>285</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>39</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="H75" t="s">
-        <v>288</v>
+        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>43</v>
+        <v>317</v>
       </c>
       <c r="D76" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>188</v>
+        <v>318</v>
       </c>
       <c r="H76" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>291</v>
+        <v>320</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>321</v>
       </c>
       <c r="D77" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>325</v>
       </c>
       <c r="D78" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>22</v>
+        <v>328</v>
       </c>
       <c r="D79" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
       <c r="H79" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>27</v>
+        <v>331</v>
       </c>
       <c r="D80" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>31</v>
+        <v>334</v>
       </c>
       <c r="D81" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H82" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>39</v>
+        <v>340</v>
       </c>
       <c r="D83" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H83" t="s">
-        <v>311</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>43</v>
+        <v>343</v>
       </c>
       <c r="D84" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H84" t="s">
-        <v>313</v>
+        <v>344</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>314</v>
+        <v>345</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>47</v>
+        <v>346</v>
       </c>
       <c r="D85" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>106</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H85" t="s">
-        <v>315</v>
+        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>316</v>
+        <v>348</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>51</v>
+        <v>349</v>
       </c>
       <c r="D86" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>293</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>106</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H86" t="s">
-        <v>317</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>318</v>
+        <v>351</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>352</v>
       </c>
       <c r="D87" t="s">
-        <v>319</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>320</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>321</v>
+        <v>106</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>322</v>
       </c>
       <c r="H87" t="s">
-        <v>323</v>
+        <v>353</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>17</v>
+        <v>355</v>
       </c>
       <c r="D88" t="s">
-        <v>319</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>320</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>321</v>
+        <v>106</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H88" t="s">
-        <v>325</v>
+        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>326</v>
+        <v>357</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>22</v>
+        <v>358</v>
       </c>
       <c r="D89" t="s">
-        <v>319</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>320</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>321</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="H89" t="s">
-        <v>327</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>328</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
+        <v>361</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H90" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>364</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H91" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>366</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>367</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H92" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>369</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>370</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H93" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>371</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>372</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H94" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>374</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>375</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H95" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>378</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H96" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>380</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>381</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H97" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>383</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>384</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H98" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>386</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>387</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H99" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>389</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>390</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H100" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>392</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>393</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>88</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H101" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>395</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>396</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>23</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H102" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>398</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>399</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>88</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H103" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>401</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>402</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>18</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>405</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>101</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H105" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>407</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>408</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>101</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H106" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>410</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>411</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H107" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>413</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>414</v>
+      </c>
+      <c r="E108" t="s">
+        <v>415</v>
+      </c>
+      <c r="F108" t="s">
+        <v>106</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H108" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>418</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>414</v>
+      </c>
+      <c r="E109" t="s">
+        <v>415</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H109" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>421</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>22</v>
+      </c>
+      <c r="D110" t="s">
+        <v>414</v>
+      </c>
+      <c r="E110" t="s">
+        <v>415</v>
+      </c>
+      <c r="F110" t="s">
+        <v>18</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H110" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>424</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>27</v>
       </c>
-      <c r="D90" t="s">
-[...12 lines deleted...]
-        <v>330</v>
+      <c r="D111" t="s">
+        <v>414</v>
+      </c>
+      <c r="E111" t="s">
+        <v>415</v>
+      </c>
+      <c r="F111" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H111" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>427</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>31</v>
+      </c>
+      <c r="D112" t="s">
+        <v>414</v>
+      </c>
+      <c r="E112" t="s">
+        <v>415</v>
+      </c>
+      <c r="F112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H112" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>430</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>35</v>
+      </c>
+      <c r="D113" t="s">
+        <v>414</v>
+      </c>
+      <c r="E113" t="s">
+        <v>415</v>
+      </c>
+      <c r="F113" t="s">
+        <v>18</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H113" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>433</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114" t="s">
+        <v>414</v>
+      </c>
+      <c r="E114" t="s">
+        <v>415</v>
+      </c>
+      <c r="F114" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H114" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>436</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>43</v>
+      </c>
+      <c r="D115" t="s">
+        <v>414</v>
+      </c>
+      <c r="E115" t="s">
+        <v>415</v>
+      </c>
+      <c r="F115" t="s">
+        <v>88</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H115" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>438</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116" t="s">
+        <v>414</v>
+      </c>
+      <c r="E116" t="s">
+        <v>415</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H116" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>440</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>51</v>
+      </c>
+      <c r="D117" t="s">
+        <v>414</v>
+      </c>
+      <c r="E117" t="s">
+        <v>415</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H117" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>442</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>55</v>
+      </c>
+      <c r="D118" t="s">
+        <v>414</v>
+      </c>
+      <c r="E118" t="s">
+        <v>415</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H118" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>444</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>59</v>
+      </c>
+      <c r="D119" t="s">
+        <v>414</v>
+      </c>
+      <c r="E119" t="s">
+        <v>415</v>
+      </c>
+      <c r="F119" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H119" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>446</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>63</v>
+      </c>
+      <c r="D120" t="s">
+        <v>414</v>
+      </c>
+      <c r="E120" t="s">
+        <v>415</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H120" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>448</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>67</v>
+      </c>
+      <c r="D121" t="s">
+        <v>414</v>
+      </c>
+      <c r="E121" t="s">
+        <v>415</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H121" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>450</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>71</v>
+      </c>
+      <c r="D122" t="s">
+        <v>414</v>
+      </c>
+      <c r="E122" t="s">
+        <v>415</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H122" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>452</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>75</v>
+      </c>
+      <c r="D123" t="s">
+        <v>414</v>
+      </c>
+      <c r="E123" t="s">
+        <v>415</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H123" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>79</v>
+      </c>
+      <c r="D124" t="s">
+        <v>414</v>
+      </c>
+      <c r="E124" t="s">
+        <v>415</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H124" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>456</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>83</v>
+      </c>
+      <c r="D125" t="s">
+        <v>414</v>
+      </c>
+      <c r="E125" t="s">
+        <v>415</v>
+      </c>
+      <c r="F125" t="s">
+        <v>106</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H125" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>458</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>87</v>
+      </c>
+      <c r="D126" t="s">
+        <v>414</v>
+      </c>
+      <c r="E126" t="s">
+        <v>415</v>
+      </c>
+      <c r="F126" t="s">
+        <v>106</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H126" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>460</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>92</v>
+      </c>
+      <c r="D127" t="s">
+        <v>414</v>
+      </c>
+      <c r="E127" t="s">
+        <v>415</v>
+      </c>
+      <c r="F127" t="s">
+        <v>187</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H127" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>462</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>463</v>
+      </c>
+      <c r="E128" t="s">
+        <v>464</v>
+      </c>
+      <c r="F128" t="s">
+        <v>106</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H128" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>466</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>463</v>
+      </c>
+      <c r="E129" t="s">
+        <v>464</v>
+      </c>
+      <c r="F129" t="s">
+        <v>467</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H129" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>469</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>470</v>
+      </c>
+      <c r="E130" t="s">
+        <v>471</v>
+      </c>
+      <c r="F130" t="s">
+        <v>273</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H130" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>474</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>17</v>
+      </c>
+      <c r="D131" t="s">
+        <v>470</v>
+      </c>
+      <c r="E131" t="s">
+        <v>471</v>
+      </c>
+      <c r="F131" t="s">
+        <v>106</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H131" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>477</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>22</v>
+      </c>
+      <c r="D132" t="s">
+        <v>470</v>
+      </c>
+      <c r="E132" t="s">
+        <v>471</v>
+      </c>
+      <c r="F132" t="s">
+        <v>106</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H132" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>480</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>27</v>
+      </c>
+      <c r="D133" t="s">
+        <v>470</v>
+      </c>
+      <c r="E133" t="s">
+        <v>471</v>
+      </c>
+      <c r="F133" t="s">
+        <v>106</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H133" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>483</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>31</v>
+      </c>
+      <c r="D134" t="s">
+        <v>470</v>
+      </c>
+      <c r="E134" t="s">
+        <v>471</v>
+      </c>
+      <c r="F134" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H134" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>486</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" t="s">
+        <v>470</v>
+      </c>
+      <c r="E135" t="s">
+        <v>471</v>
+      </c>
+      <c r="F135" t="s">
+        <v>106</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H135" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>489</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>39</v>
+      </c>
+      <c r="D136" t="s">
+        <v>470</v>
+      </c>
+      <c r="E136" t="s">
+        <v>471</v>
+      </c>
+      <c r="F136" t="s">
+        <v>88</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H136" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>492</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>43</v>
+      </c>
+      <c r="D137" t="s">
+        <v>470</v>
+      </c>
+      <c r="E137" t="s">
+        <v>471</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H137" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>495</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138" t="s">
+        <v>470</v>
+      </c>
+      <c r="E138" t="s">
+        <v>471</v>
+      </c>
+      <c r="F138" t="s">
+        <v>101</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H138" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>498</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>51</v>
+      </c>
+      <c r="D139" t="s">
+        <v>470</v>
+      </c>
+      <c r="E139" t="s">
+        <v>471</v>
+      </c>
+      <c r="F139" t="s">
+        <v>106</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H139" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>501</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>55</v>
+      </c>
+      <c r="D140" t="s">
+        <v>470</v>
+      </c>
+      <c r="E140" t="s">
+        <v>471</v>
+      </c>
+      <c r="F140" t="s">
+        <v>106</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H140" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>503</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>59</v>
+      </c>
+      <c r="D141" t="s">
+        <v>470</v>
+      </c>
+      <c r="E141" t="s">
+        <v>471</v>
+      </c>
+      <c r="F141" t="s">
+        <v>106</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H141" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>505</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>63</v>
+      </c>
+      <c r="D142" t="s">
+        <v>470</v>
+      </c>
+      <c r="E142" t="s">
+        <v>471</v>
+      </c>
+      <c r="F142" t="s">
+        <v>106</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H142" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>507</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>67</v>
+      </c>
+      <c r="D143" t="s">
+        <v>470</v>
+      </c>
+      <c r="E143" t="s">
+        <v>471</v>
+      </c>
+      <c r="F143" t="s">
+        <v>106</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H143" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>508</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>71</v>
+      </c>
+      <c r="D144" t="s">
+        <v>470</v>
+      </c>
+      <c r="E144" t="s">
+        <v>471</v>
+      </c>
+      <c r="F144" t="s">
+        <v>106</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H144" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>510</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>75</v>
+      </c>
+      <c r="D145" t="s">
+        <v>470</v>
+      </c>
+      <c r="E145" t="s">
+        <v>471</v>
+      </c>
+      <c r="F145" t="s">
+        <v>106</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H145" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>512</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>79</v>
+      </c>
+      <c r="D146" t="s">
+        <v>470</v>
+      </c>
+      <c r="E146" t="s">
+        <v>471</v>
+      </c>
+      <c r="F146" t="s">
+        <v>106</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H146" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>514</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>83</v>
+      </c>
+      <c r="D147" t="s">
+        <v>470</v>
+      </c>
+      <c r="E147" t="s">
+        <v>471</v>
+      </c>
+      <c r="F147" t="s">
+        <v>101</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H147" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>516</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>87</v>
+      </c>
+      <c r="D148" t="s">
+        <v>470</v>
+      </c>
+      <c r="E148" t="s">
+        <v>471</v>
+      </c>
+      <c r="F148" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H148" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>518</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>92</v>
+      </c>
+      <c r="D149" t="s">
+        <v>470</v>
+      </c>
+      <c r="E149" t="s">
+        <v>471</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H149" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>520</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>96</v>
+      </c>
+      <c r="D150" t="s">
+        <v>470</v>
+      </c>
+      <c r="E150" t="s">
+        <v>471</v>
+      </c>
+      <c r="F150" t="s">
+        <v>106</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H150" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>522</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>100</v>
+      </c>
+      <c r="D151" t="s">
+        <v>470</v>
+      </c>
+      <c r="E151" t="s">
+        <v>471</v>
+      </c>
+      <c r="F151" t="s">
+        <v>106</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H151" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>524</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>105</v>
+      </c>
+      <c r="D152" t="s">
+        <v>470</v>
+      </c>
+      <c r="E152" t="s">
+        <v>471</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H152" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>526</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>527</v>
+      </c>
+      <c r="E153" t="s">
+        <v>528</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H153" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>531</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>527</v>
+      </c>
+      <c r="E154" t="s">
+        <v>528</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H154" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>534</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>22</v>
+      </c>
+      <c r="D155" t="s">
+        <v>527</v>
+      </c>
+      <c r="E155" t="s">
+        <v>528</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H155" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>537</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>27</v>
+      </c>
+      <c r="D156" t="s">
+        <v>527</v>
+      </c>
+      <c r="E156" t="s">
+        <v>528</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H156" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>540</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>31</v>
+      </c>
+      <c r="D157" t="s">
+        <v>527</v>
+      </c>
+      <c r="E157" t="s">
+        <v>528</v>
+      </c>
+      <c r="F157" t="s">
+        <v>106</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H157" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>543</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>35</v>
+      </c>
+      <c r="D158" t="s">
+        <v>527</v>
+      </c>
+      <c r="E158" t="s">
+        <v>528</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H158" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>546</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159" t="s">
+        <v>527</v>
+      </c>
+      <c r="E159" t="s">
+        <v>528</v>
+      </c>
+      <c r="F159" t="s">
+        <v>106</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H159" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>549</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>43</v>
+      </c>
+      <c r="D160" t="s">
+        <v>527</v>
+      </c>
+      <c r="E160" t="s">
+        <v>528</v>
+      </c>
+      <c r="F160" t="s">
+        <v>106</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H160" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>552</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>47</v>
+      </c>
+      <c r="D161" t="s">
+        <v>527</v>
+      </c>
+      <c r="E161" t="s">
+        <v>528</v>
+      </c>
+      <c r="F161" t="s">
+        <v>106</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H161" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>555</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>51</v>
+      </c>
+      <c r="D162" t="s">
+        <v>527</v>
+      </c>
+      <c r="E162" t="s">
+        <v>528</v>
+      </c>
+      <c r="F162" t="s">
+        <v>106</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H162" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>558</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>55</v>
+      </c>
+      <c r="D163" t="s">
+        <v>527</v>
+      </c>
+      <c r="E163" t="s">
+        <v>528</v>
+      </c>
+      <c r="F163" t="s">
+        <v>101</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H163" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>561</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>59</v>
+      </c>
+      <c r="D164" t="s">
+        <v>527</v>
+      </c>
+      <c r="E164" t="s">
+        <v>528</v>
+      </c>
+      <c r="F164" t="s">
+        <v>106</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H164" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>563</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>63</v>
+      </c>
+      <c r="D165" t="s">
+        <v>527</v>
+      </c>
+      <c r="E165" t="s">
+        <v>528</v>
+      </c>
+      <c r="F165" t="s">
+        <v>106</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H165" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>566</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>67</v>
+      </c>
+      <c r="D166" t="s">
+        <v>527</v>
+      </c>
+      <c r="E166" t="s">
+        <v>528</v>
+      </c>
+      <c r="F166" t="s">
+        <v>106</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H166" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>569</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>71</v>
+      </c>
+      <c r="D167" t="s">
+        <v>527</v>
+      </c>
+      <c r="E167" t="s">
+        <v>528</v>
+      </c>
+      <c r="F167" t="s">
+        <v>106</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H167" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>572</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>75</v>
+      </c>
+      <c r="D168" t="s">
+        <v>527</v>
+      </c>
+      <c r="E168" t="s">
+        <v>528</v>
+      </c>
+      <c r="F168" t="s">
+        <v>106</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H168" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>574</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>79</v>
+      </c>
+      <c r="D169" t="s">
+        <v>527</v>
+      </c>
+      <c r="E169" t="s">
+        <v>528</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H169" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>576</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
+        <v>577</v>
+      </c>
+      <c r="E170" t="s">
+        <v>578</v>
+      </c>
+      <c r="F170" t="s">
+        <v>579</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H170" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>582</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>17</v>
+      </c>
+      <c r="D171" t="s">
+        <v>577</v>
+      </c>
+      <c r="E171" t="s">
+        <v>578</v>
+      </c>
+      <c r="F171" t="s">
+        <v>579</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H171" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>585</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>22</v>
+      </c>
+      <c r="D172" t="s">
+        <v>577</v>
+      </c>
+      <c r="E172" t="s">
+        <v>578</v>
+      </c>
+      <c r="F172" t="s">
+        <v>579</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H172" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>587</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>27</v>
+      </c>
+      <c r="D173" t="s">
+        <v>577</v>
+      </c>
+      <c r="E173" t="s">
+        <v>578</v>
+      </c>
+      <c r="F173" t="s">
+        <v>579</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H173" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>590</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>31</v>
+      </c>
+      <c r="D174" t="s">
+        <v>577</v>
+      </c>
+      <c r="E174" t="s">
+        <v>578</v>
+      </c>
+      <c r="F174" t="s">
+        <v>579</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H174" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>593</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>35</v>
+      </c>
+      <c r="D175" t="s">
+        <v>577</v>
+      </c>
+      <c r="E175" t="s">
+        <v>578</v>
+      </c>
+      <c r="F175" t="s">
+        <v>579</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H175" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>595</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>39</v>
+      </c>
+      <c r="D176" t="s">
+        <v>577</v>
+      </c>
+      <c r="E176" t="s">
+        <v>578</v>
+      </c>
+      <c r="F176" t="s">
+        <v>579</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H176" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>597</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>43</v>
+      </c>
+      <c r="D177" t="s">
+        <v>577</v>
+      </c>
+      <c r="E177" t="s">
+        <v>578</v>
+      </c>
+      <c r="F177" t="s">
+        <v>579</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H177" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>600</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>47</v>
+      </c>
+      <c r="D178" t="s">
+        <v>577</v>
+      </c>
+      <c r="E178" t="s">
+        <v>578</v>
+      </c>
+      <c r="F178" t="s">
+        <v>579</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H178" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>602</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>51</v>
+      </c>
+      <c r="D179" t="s">
+        <v>577</v>
+      </c>
+      <c r="E179" t="s">
+        <v>578</v>
+      </c>
+      <c r="F179" t="s">
+        <v>579</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H179" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>604</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>55</v>
+      </c>
+      <c r="D180" t="s">
+        <v>577</v>
+      </c>
+      <c r="E180" t="s">
+        <v>578</v>
+      </c>
+      <c r="F180" t="s">
+        <v>579</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H180" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>606</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>59</v>
+      </c>
+      <c r="D181" t="s">
+        <v>577</v>
+      </c>
+      <c r="E181" t="s">
+        <v>578</v>
+      </c>
+      <c r="F181" t="s">
+        <v>579</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H181" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>608</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>71</v>
+      </c>
+      <c r="D182" t="s">
+        <v>577</v>
+      </c>
+      <c r="E182" t="s">
+        <v>578</v>
+      </c>
+      <c r="F182" t="s">
+        <v>579</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H182" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>611</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>75</v>
+      </c>
+      <c r="D183" t="s">
+        <v>577</v>
+      </c>
+      <c r="E183" t="s">
+        <v>578</v>
+      </c>
+      <c r="F183" t="s">
+        <v>579</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H183" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>614</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>615</v>
+      </c>
+      <c r="D184" t="s">
+        <v>577</v>
+      </c>
+      <c r="E184" t="s">
+        <v>578</v>
+      </c>
+      <c r="F184" t="s">
+        <v>579</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H184" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>617</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>618</v>
+      </c>
+      <c r="D185" t="s">
+        <v>577</v>
+      </c>
+      <c r="E185" t="s">
+        <v>578</v>
+      </c>
+      <c r="F185" t="s">
+        <v>579</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H185" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>619</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>620</v>
+      </c>
+      <c r="D186" t="s">
+        <v>577</v>
+      </c>
+      <c r="E186" t="s">
+        <v>578</v>
+      </c>
+      <c r="F186" t="s">
+        <v>579</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H186" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>623</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>624</v>
+      </c>
+      <c r="E187" t="s">
+        <v>625</v>
+      </c>
+      <c r="F187" t="s">
+        <v>106</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H187" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>628</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" t="s">
+        <v>624</v>
+      </c>
+      <c r="E188" t="s">
+        <v>625</v>
+      </c>
+      <c r="F188" t="s">
+        <v>18</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H188" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>631</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>22</v>
+      </c>
+      <c r="D189" t="s">
+        <v>624</v>
+      </c>
+      <c r="E189" t="s">
+        <v>625</v>
+      </c>
+      <c r="F189" t="s">
+        <v>88</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H189" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>633</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>27</v>
+      </c>
+      <c r="D190" t="s">
+        <v>624</v>
+      </c>
+      <c r="E190" t="s">
+        <v>625</v>
+      </c>
+      <c r="F190" t="s">
+        <v>88</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H190" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>635</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" t="s">
+        <v>636</v>
+      </c>
+      <c r="E191" t="s">
+        <v>637</v>
+      </c>
+      <c r="F191" t="s">
+        <v>638</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H191" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>640</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" t="s">
+        <v>641</v>
+      </c>
+      <c r="E192" t="s">
+        <v>642</v>
+      </c>
+      <c r="F192" t="s">
+        <v>643</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H192" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>645</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>17</v>
+      </c>
+      <c r="D193" t="s">
+        <v>641</v>
+      </c>
+      <c r="E193" t="s">
+        <v>642</v>
+      </c>
+      <c r="F193" t="s">
+        <v>646</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H193" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>648</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>22</v>
+      </c>
+      <c r="D194" t="s">
+        <v>641</v>
+      </c>
+      <c r="E194" t="s">
+        <v>642</v>
+      </c>
+      <c r="F194" t="s">
+        <v>646</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H194" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>650</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>27</v>
+      </c>
+      <c r="D195" t="s">
+        <v>641</v>
+      </c>
+      <c r="E195" t="s">
+        <v>642</v>
+      </c>
+      <c r="F195" t="s">
+        <v>646</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H195" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>652</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>31</v>
+      </c>
+      <c r="D196" t="s">
+        <v>641</v>
+      </c>
+      <c r="E196" t="s">
+        <v>642</v>
+      </c>
+      <c r="F196" t="s">
+        <v>646</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H196" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>654</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>35</v>
+      </c>
+      <c r="D197" t="s">
+        <v>641</v>
+      </c>
+      <c r="E197" t="s">
+        <v>642</v>
+      </c>
+      <c r="F197" t="s">
+        <v>643</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H197" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>656</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>39</v>
+      </c>
+      <c r="D198" t="s">
+        <v>641</v>
+      </c>
+      <c r="E198" t="s">
+        <v>642</v>
+      </c>
+      <c r="F198" t="s">
+        <v>657</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H198" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>659</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>43</v>
+      </c>
+      <c r="D199" t="s">
+        <v>641</v>
+      </c>
+      <c r="E199" t="s">
+        <v>642</v>
+      </c>
+      <c r="F199" t="s">
+        <v>646</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H199" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>661</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>47</v>
+      </c>
+      <c r="D200" t="s">
+        <v>641</v>
+      </c>
+      <c r="E200" t="s">
+        <v>642</v>
+      </c>
+      <c r="F200" t="s">
+        <v>643</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H200" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>663</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>51</v>
+      </c>
+      <c r="D201" t="s">
+        <v>641</v>
+      </c>
+      <c r="E201" t="s">
+        <v>642</v>
+      </c>
+      <c r="F201" t="s">
+        <v>664</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H201" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>666</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>55</v>
+      </c>
+      <c r="D202" t="s">
+        <v>641</v>
+      </c>
+      <c r="E202" t="s">
+        <v>642</v>
+      </c>
+      <c r="F202" t="s">
+        <v>646</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H202" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>668</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>59</v>
+      </c>
+      <c r="D203" t="s">
+        <v>641</v>
+      </c>
+      <c r="E203" t="s">
+        <v>642</v>
+      </c>
+      <c r="F203" t="s">
+        <v>643</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H203" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>670</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>63</v>
+      </c>
+      <c r="D204" t="s">
+        <v>641</v>
+      </c>
+      <c r="E204" t="s">
+        <v>642</v>
+      </c>
+      <c r="F204" t="s">
+        <v>657</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H204" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>671</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>67</v>
+      </c>
+      <c r="D205" t="s">
+        <v>641</v>
+      </c>
+      <c r="E205" t="s">
+        <v>642</v>
+      </c>
+      <c r="F205" t="s">
+        <v>643</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H205" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>673</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>71</v>
+      </c>
+      <c r="D206" t="s">
+        <v>641</v>
+      </c>
+      <c r="E206" t="s">
+        <v>642</v>
+      </c>
+      <c r="F206" t="s">
+        <v>646</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H206" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>675</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>75</v>
+      </c>
+      <c r="D207" t="s">
+        <v>641</v>
+      </c>
+      <c r="E207" t="s">
+        <v>642</v>
+      </c>
+      <c r="F207" t="s">
+        <v>646</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H207" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>678</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>79</v>
+      </c>
+      <c r="D208" t="s">
+        <v>641</v>
+      </c>
+      <c r="E208" t="s">
+        <v>642</v>
+      </c>
+      <c r="F208" t="s">
+        <v>643</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H208" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>681</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>83</v>
+      </c>
+      <c r="D209" t="s">
+        <v>641</v>
+      </c>
+      <c r="E209" t="s">
+        <v>642</v>
+      </c>
+      <c r="F209" t="s">
+        <v>643</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H209" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>683</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>87</v>
+      </c>
+      <c r="D210" t="s">
+        <v>641</v>
+      </c>
+      <c r="E210" t="s">
+        <v>642</v>
+      </c>
+      <c r="F210" t="s">
+        <v>643</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H210" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>685</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>92</v>
+      </c>
+      <c r="D211" t="s">
+        <v>641</v>
+      </c>
+      <c r="E211" t="s">
+        <v>642</v>
+      </c>
+      <c r="F211" t="s">
+        <v>646</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H211" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>687</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>96</v>
+      </c>
+      <c r="D212" t="s">
+        <v>641</v>
+      </c>
+      <c r="E212" t="s">
+        <v>642</v>
+      </c>
+      <c r="F212" t="s">
+        <v>664</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H212" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>689</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>100</v>
+      </c>
+      <c r="D213" t="s">
+        <v>641</v>
+      </c>
+      <c r="E213" t="s">
+        <v>642</v>
+      </c>
+      <c r="F213" t="s">
+        <v>646</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H213" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>691</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>105</v>
+      </c>
+      <c r="D214" t="s">
+        <v>641</v>
+      </c>
+      <c r="E214" t="s">
+        <v>642</v>
+      </c>
+      <c r="F214" t="s">
+        <v>643</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H214" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>693</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>110</v>
+      </c>
+      <c r="D215" t="s">
+        <v>641</v>
+      </c>
+      <c r="E215" t="s">
+        <v>642</v>
+      </c>
+      <c r="F215" t="s">
+        <v>643</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H215" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>695</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>114</v>
+      </c>
+      <c r="D216" t="s">
+        <v>641</v>
+      </c>
+      <c r="E216" t="s">
+        <v>642</v>
+      </c>
+      <c r="F216" t="s">
+        <v>646</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H216" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>697</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" t="s">
+        <v>698</v>
+      </c>
+      <c r="E217" t="s">
+        <v>699</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H217" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>701</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>17</v>
+      </c>
+      <c r="D218" t="s">
+        <v>698</v>
+      </c>
+      <c r="E218" t="s">
+        <v>702</v>
+      </c>
+      <c r="F218" t="s">
+        <v>646</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H218" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>704</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>22</v>
+      </c>
+      <c r="D219" t="s">
+        <v>698</v>
+      </c>
+      <c r="E219" t="s">
+        <v>702</v>
+      </c>
+      <c r="F219" t="s">
+        <v>646</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H219" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>706</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>10</v>
+      </c>
+      <c r="D220" t="s">
+        <v>707</v>
+      </c>
+      <c r="E220" t="s">
+        <v>708</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H220" t="s">
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3791,50 +8356,180 @@
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>