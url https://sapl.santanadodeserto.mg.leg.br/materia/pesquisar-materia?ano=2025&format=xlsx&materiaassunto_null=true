--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2763,69 +2763,69 @@
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_10_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial dá outras providências e dá outas providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_12_2025.pdf</t>
   </si>
   <si>
     <t>Altera a alínea "f" ao inciso IV do art. 2º da Lei 1.042 de 27 de outubro de 2017 que 'Dispõe sobre a contratação por tempo determinado para atender á necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição da República'.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_13_2025.pdf</t>
   </si>
   <si>
-    <t>Autoriza o remanejamento de que menciona.</t>
+    <t>proposição objetiva a alteração orçamentária por remanejamento de um órgão para outro, mediante autorização legislativa específica.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2025/2374/projeto_de_lei_14_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Orgânica da Administração Pública direta do Município de Santana do Deserto e dá outras providências.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_no_15_2025_alteracao_anexos_ldo.pdf</t>
   </si>
   <si>
-    <t>Altera o Anexo de Metas Fiscais à Lei nº 1312 de 14 de julho de 2025.</t>
+    <t>“Altera o Anexo de Metas Fiscais à Lei nº 1.312 de 14 de julho de 2025, que estabelece as Diretrizes Orçamentárias para o exercício financeiro de 2026”</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2025/2128/indicacao_01_transformar_escola_de_ericeira_em_creche_marcus.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>