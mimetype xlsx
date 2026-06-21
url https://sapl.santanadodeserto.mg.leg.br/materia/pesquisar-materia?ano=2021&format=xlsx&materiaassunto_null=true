--- v0 (2026-03-23)
+++ v1 (2026-06-21)
@@ -2163,51 +2163,51 @@
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/173_colocacao_tampa_bueiro.docx</t>
   </si>
   <si>
     <t>Colocação da tampa no bueiro localizado na entrada do Sítio Casuarinas.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/174_limpeza_rua_portelinha_joao.docx</t>
   </si>
   <si>
     <t>Solicito que faça a roçada e limpeza em toda extensão da localidade da Portelinha, bem como reparo da pavimentação das suas ruas.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>MAPLA</t>
   </si>
   <si>
-    <t>Moção de Apalusos</t>
+    <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Moção de Aplausos ao ex funcionários do correios Sérgio Maurício Fraga Granzinoli pelos 36 anos prestando trabalho a população santanense.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2021/1729/mocao_de_aplausos.docx</t>
   </si>
   <si>
     <t>Manifesta as suas congratulações e agradecimentos a Sra. Vera Lúcia da Silva Ferreira, moradora da localidade do Bairro das Flores, por sua dedicação e disponibilidade em entregar as correspondências destinadas aos morados de sua localidade.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/mocao_de_aplausos_no_003_-_direce_salvadego_brandao.docx</t>
   </si>
   <si>
     <t>Manifesta as suas congratulações e agradecimentos a Sra. DIRCE SALVÁDEGO BRANDÃO.</t>
   </si>
   <si>
     <t>1841</t>
   </si>