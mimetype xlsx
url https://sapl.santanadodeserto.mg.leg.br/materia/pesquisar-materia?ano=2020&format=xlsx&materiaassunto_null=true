--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -3438,51 +3438,51 @@
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/280.docx</t>
   </si>
   <si>
     <t>Reparo no registro de água do Loteamento Migliano.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/281.doc</t>
   </si>
   <si>
     <t>Coleta de lixo na fazenda da cachoeira duas vezes ao mês.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>MAPLA</t>
   </si>
   <si>
-    <t>Moção de Apalusos</t>
+    <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Fábio Joaquim, Léo da Bomba, Roberto Biquinha</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2020/1521/mocao_de_aplausos_no_001_vanilda_bernardo_marques.docx</t>
   </si>
   <si>
     <t>Manifesta as suas congratulações a Sra. Vanilda Bernardo Marques e demais responsáveis.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Roberta Cacau, Roberto Biquinha, Vino</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2020/1522/mocao_de_aplausos_no_002_joselda_dias_de_oliveira.docx</t>
   </si>
   <si>
     <t>Manifesta as suas congratulações a Sra. Jozelda Dias de Oliveira e demais responsáveis.</t>
   </si>
   <si>
     <t>1523</t>
   </si>