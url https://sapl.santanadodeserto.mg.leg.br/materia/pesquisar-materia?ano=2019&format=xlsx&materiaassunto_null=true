--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,5503 +51,5503 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Marcus Vinicius</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/990/001_que_o_proprietario__do_terreno_faca_a_limpe_W7JA3ms.docx</t>
+    <t>Marquinhos Tirinha</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/990/001_que_o_proprietario__do_terreno_faca_a_limpe_W7JA3ms.docx</t>
   </si>
   <si>
     <t>Que o proprietário  do terreno faça a limpeza na Rua Mando Davi Granzinoli enfrente ao nº 92.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/002_abrir_concurso_publico-marcus_vinicius.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/002_abrir_concurso_publico-marcus_vinicius.docx</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, abrir o tão sonhado e almejado concurso público para preenchimento dos cargos vagos existentes em nosso quadro de pessoal.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fábio Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/003_criar_cargo_de_fiscal_tributario_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/003_criar_cargo_de_fiscal_tributario_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, remeta a esta Casa projeto de lei visando a criação do cargo de Fiscal Tributário.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Remeta a esta Casa projetos de leis criando os devidos planos de carreiras para todos os profissionais que integram o funcionalismo público municipal.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/005_reajuste_do_funcionalismo.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/005_reajuste_do_funcionalismo.docx</t>
   </si>
   <si>
     <t>Remeta a esta Casa, com urgência, projeto de lei com o reajuste dos funcionários ainda não contemplados com o reajuste, usando do mesmo índice que foi usado para professores e Agentes de Saúde, nos projetos apresentados no inicio deste ano.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/006_material_escolar.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/006_material_escolar.docx</t>
   </si>
   <si>
     <t>Envie a Esta Egrégia Casa, projeto de lei criando a “folga de aniversário’ para os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/007_caixas_dagua_ericeira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/007_caixas_dagua_ericeira.docx</t>
   </si>
   <si>
     <t>Que faça reparo na caixa d’água de 60.000 litros na localidade de Ericeira. E que faça a manutenção no poço artesiano da localidade de Silvera Lobo.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_009.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Que o Executivo entre em contato com Agência do Bradesco do nosso município, localizado no prédio da Prefeitura Municipal para que seja sanado os problemas que vem ocorrendo no caixa eletrônico já sendo apresentados durante algum tempo, se possível trocar por um novo caixa, sendo de extrema importância.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/010_estude_a_possibilidade_junto_a_fundacao_os_CZz4hKO.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/010_estude_a_possibilidade_junto_a_fundacao_os_CZz4hKO.docx</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade junto a Fundação Oswaldo Cruz de realizar um projeto de Ciência Móvel, Arte e Ciência sobre rodas. Museu da Vida e Planetário._x000D_
 _x000D_
 Justifica-se o pedido por várias cidades já terem e estarpromovendo a inclusão sociocultural e a interação com atividades científicas e culturais.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/011_pintiura_do_muro_na_entrada_da_cidade_fabi_xVBgkX1.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/011_pintiura_do_muro_na_entrada_da_cidade_fabi_xVBgkX1.docx</t>
   </si>
   <si>
     <t>Que contrate profissional habilitado para realização de trabalho de pintura do muro da entrada da cidade com imagens históricas, pontos turísticos e patrimônio históricos. Bem como faça a recuperação das placas que contam a história da cidade.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Calçamento da Rua Francisco de Souza que tem aproximadamente setenta metros de comprimentos e dez metros de largura e que estude a possibilidade de fazer um canteiro fazendo a divisória da rua, com gramados, bancos e árvores.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Léo da Bomba</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/013_leonardo_-_mei.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/013_leonardo_-_mei.docx</t>
   </si>
   <si>
     <t>Insira no portal da transparência os contratos dos micro empreendedores individuais existem no município.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/014_fabio_-_carteiras_-_defiecinete_e_idoso_me_K41ZXeJ.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/014_fabio_-_carteiras_-_defiecinete_e_idoso_me_K41ZXeJ.docx</t>
   </si>
   <si>
     <t>Para que o executivo estude junto a secretaria de transportes a possibilidade de emissão de carteiras de estacionamento para deficientes e idosos.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_015.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que o executivo faça uma divulgação de Nota de Saúde Pública. Não cheguem perto dos pombos para brincar, e quando eles baterem as asas, prendam a respiração tampando o nariz e a boca para não respirar. A meningite fúngica é causada por um fungo que está presente nas fezes dos pombos.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_016.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Vem requerer que o Executivo Municipal, após ouvido o Douto Plenário, realize a manutenção do mata-burro na entrada do Sítio Tuyuyu, pois com a colocação de saibro na estrada quando chove o saibro vem todo para dentro do mata burro, fazendo que o equipamento não seja eficaz na contenção da saída de animais. Esta medida é necessária por causa da segurança dos munícipes que trafegam de carro ou de ônibus. Assim existe a necessidade de fazer uma valeta antes do mata burro para desviar a água e os sedimentos.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_017.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Douto Plenário,fazer a manutenção do quebra molas na Rua Francisco Costa Carvalho próximo a casa de nº 116, eis que o redutor de velocidade está danificado e acabou por virar um espécie de rampa, assim não exercendo mais  suas funções primordiais.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_018.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Douto Plenário,estude a possibilidade de inverter a abertura da porta perto da farmácia do posto de saúde para o lado esquerdo.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Luiz Carlos</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_019.pdf</t>
+    <t>Cacá</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Após ouvido o Douto Plenário,estude a possibilidade de adquirir ambulâncias maiores para nosso município.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_020.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que o executivo estude a possibilidade, de aumentar o salário dos médicos em nosso município.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/indicacao_021.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que seja feita a manutenção do mata burro na localidade de Santa Bárbara.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_022.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, que seja colocado junto ao projeto da nova creche do Bairro das Flores o Sistema de energia solar fotovoltaica.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_023.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que sejam colocados telas de proteção nos caminhões que transportam material como: bloquetes, saibro, areias dentre outros.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_024.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que o executivo estude a possibilidade junto a secretaria de educação a implantação de um aplicativo que mede a frequência dos alunos.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_025.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que o executivo estude a possibilidade de deixar o NAC do Bairro das Flores aberto todos os dias.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_026.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que o executivo estude a possibilidade,de construir uma piscina hidroginástica ou que possa alugar um local onde se tenha uma para os pacientes que fazem uso e necessitam.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_027.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, para que o executivo estude a possibilidade  de fazer um convênio com as empresas de ônibus da Progresso e Transa Transporte.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_028.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, faça a colocação de placas educativas nas estradas  do município em especial na Gruta.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_029.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação, providencie o desentupimento de uma bueira localizada na frente da entrada da estrada São Pio /Mucugi, na estrada Santana / Sossego, via Serrinha</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Roberto Biquinha</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_031.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Após aprovação do Plenário, que encaminhe ao Executivo Municipal a presente indicação: colocação de quebra-molas próximo ao nº 145, Igreja Assembleia de Deus na sede do município.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao_032.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Requer a implementação efetiva do plano de cargos e vencimentos dos servidores integrantes do quadro de pessoal do magistério do município de Santana do Deserto, na form da lei Municipal nº 929/2011 e suas alterações.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_033.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal promova a habilitação através da ARSAE - MG para receber os repasses tributários.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>MAPLA</t>
   </si>
   <si>
-    <t>Moção de Apalusos</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_de_aplausos_no_001_graziela_aparecida.docx</t>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_de_aplausos_no_001_graziela_aparecida.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações a Sra. Graziela Aparecida da Silva de Oliveira,por sua graduação de Licenciatura Plena em Matemática.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_de_aplausos_no_002_maria_laura_e_leticia.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_de_aplausos_no_002_maria_laura_e_leticia.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações as jovens Maria Laura Machado Arantes e Letícia Machado Dias.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplausos_no_04_patrick_souza_de_oliveira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplausos_no_04_patrick_souza_de_oliveira.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Patrick Souza de Oliveira pelo empenho, dedicação e o excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplausos_no_005_kivia_da_silva_ferreira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplausos_no_005_kivia_da_silva_ferreira.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações a jovem Kivia da Silva Ferreira pelo empenho, dedicação e o excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplausos_no_006_lais_grossi_dias.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplausos_no_006_lais_grossi_dias.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações a jovem Lais Grossi Dias pelo empenho, dedicação e o excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplausos_no_007_veronica_duarte_de_oliveira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplausos_no_007_veronica_duarte_de_oliveira.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações a jovem Verônica Duarte de Oliveira pelo empenho, dedicação e o excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/mocao_de_aplausos_no_008_mariangela_de_paula_da_silva.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/mocao_de_aplausos_no_008_mariangela_de_paula_da_silva.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações a jovem Mariângela de Paula da Silva pelo empenho, dedicação e o excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_de_aplausos_no_009.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_de_aplausos_no_009.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Victor Cruz de Melo pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_de_aplausos_no_010.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_de_aplausos_no_010.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Vinícius da Silva Vieira pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_de_aplausos_no_011.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_de_aplausos_no_011.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Gabriel de Oliveira Rafael pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_de_aplausos_no_012.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_de_aplausos_no_012.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Almir Rogério Paulino pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/mocao_de_aplausos_no_013.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/mocao_de_aplausos_no_013.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Romário Miguel De Oliveira pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/mocao_de_aplausos_no_014.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/mocao_de_aplausos_no_014.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações a jovem Samira Ferreira de Oliveira pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/mocao_de_aplausos_no_015.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/mocao_de_aplausos_no_015.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações ao jovem Marcos Vinícios Botelho da Silva pelo empenho, dedicação, com excelente trabalho voluntário nas comunidades do nosso município.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Alessandro Andrade, Marcus Vinicius, Rogério Grazinoli, Vino</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_de_aplausos_no_016_membros_do_concelho_tutelar.docx</t>
+    <t>Fábio Joaquim, Alessandro Andrade, Marquinhos Tirinha, Rogério Grazinoli, Vino</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_de_aplausos_no_016_membros_do_concelho_tutelar.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta as suas congratulações as Integrantes do Conselho Tutelar de Santana do Deserto, as senhoras: Celma Pires dos Santos, Gabriela Soares da Silva, Suzyvone dos Santos Olegário, Vânia da Silva Santos Cardoso e Verônica Ferreira dos Santos pelo empenho, dedicação e o excelente trabalho junto as todas as questões que são levadas ao seu conhecimento.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/mocao_de_aplausos_no_017_hudson.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/mocao_de_aplausos_no_017_hudson.docx</t>
   </si>
   <si>
     <t>Congratulações ao jovem Hudson Lucas Francisco Olegário.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_aplausos_no_018_amauri_marques_da_sil_IyDxbOS.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_aplausos_no_018_amauri_marques_da_sil_IyDxbOS.docx</t>
   </si>
   <si>
     <t>Congratulações ao jovem Amauri Marques da Silva Junior</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_de_aplausos_no_019_luiz_claudio_francisc_uhVKSap.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_de_aplausos_no_019_luiz_claudio_francisc_uhVKSap.docx</t>
   </si>
   <si>
     <t>Congratulações ao jovem Luiz Cláudio Francisco Olegário.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>Luiz Carlos, Joãozinho Batata</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_de_aplausos_020.pdf</t>
+    <t>Cacá, Joãozinho Batata</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_de_aplausos_020.pdf</t>
   </si>
   <si>
     <t>Congratulações ao médico Dr. Rodrigo Fonseca pelo empenho, dedicação, com excelente trabalho junto a saúde pública municipal.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Roberta Cacau</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_de_aplausos_no_021_erica_angelina_correi_top6R2Q.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_de_aplausos_no_021_erica_angelina_correi_top6R2Q.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Erica Angelina Correia da Silva.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_de_aplausos_no_022_erica_lucia_xavier.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_de_aplausos_no_022_erica_lucia_xavier.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Erica Lucia Xavier.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1151/mocao_de_aplausos_no_023_lucilia_ap._santos_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1151/mocao_de_aplausos_no_023_lucilia_ap._santos_lopes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Lucília Ap. Santos Lopes.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/mocao_de_aplausos_no_024_margareth_dinelis.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/mocao_de_aplausos_no_024_margareth_dinelis.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Margareth Dinelis.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/mocao_de_aplausos_no_025_maria_barbara_costa_bertoloto.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/mocao_de_aplausos_no_025_maria_barbara_costa_bertoloto.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Maria Barbara Costa Bertoloto.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/mocao_de_aplausos_no_026_maria_da_gloria_soares_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/mocao_de_aplausos_no_026_maria_da_gloria_soares_lopes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Maria da Gloria Soares Lopes.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/mocao_de_aplausos_no_027_sandra_moreira_costa_da_silva.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/mocao_de_aplausos_no_027_sandra_moreira_costa_da_silva.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Sandra Moreira Costa da Silva.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/mocao_de_aplausos_no_028_gessyca_bagio_grosso.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/mocao_de_aplausos_no_028_gessyca_bagio_grosso.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Gessyca Bagio Grosso.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/mocao_de_aplausos_no_029_krismarys_h.k._da_p.__MJcvwjE.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/mocao_de_aplausos_no_029_krismarys_h.k._da_p.__MJcvwjE.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Krismarys H.K. da P.L.F.Lima.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/mocao_de_aplausos_no_030_samara_marques_ferreira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/mocao_de_aplausos_no_030_samara_marques_ferreira.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Samara Marques Ferreira.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_de_aplausos_no_031_alessandra_ribeiro_de_souza.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_de_aplausos_no_031_alessandra_ribeiro_de_souza.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Alessandra Ribeiro de Souza.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_no_032_maria_lucia_dos_santos.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_no_032_maria_lucia_dos_santos.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Maria Lucia dos Santos.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_de_aplausos_no_033_angela_maria_fabricio_bello.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_de_aplausos_no_033_angela_maria_fabricio_bello.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Ângela Maria Fabricio Bello.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_de_aplausos_no_034__anismare_maria_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_de_aplausos_no_034__anismare_maria_lopes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos Anismare Maria Lopes.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_de_aplausos_no_035__camila_pena_faza.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_de_aplausos_no_035__camila_pena_faza.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Camila Pena Faza.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_de_aplausos_no_036__carlos_vicente.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_de_aplausos_no_036__carlos_vicente.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Carlos Vicente.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_de_aplausos_no_037_cenira_fraga.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_de_aplausos_no_037_cenira_fraga.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Cenira Correa Fraga.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/mocao_de_aplausos_no_038__cristiane_simoes_soa_udTjcTc.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/mocao_de_aplausos_no_038__cristiane_simoes_soa_udTjcTc.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Cristiane Simões Soares.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/mocao_de_aplausos_no_039_denise_da_silva_ferrari.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/mocao_de_aplausos_no_039_denise_da_silva_ferrari.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Denise da Silva Ferrari.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/mocao_de_aplausos_no_040_edilce_mattos_de_lima_e_silva.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/mocao_de_aplausos_no_040_edilce_mattos_de_lima_e_silva.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Edilce Mattos de Lima e Silva.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/mocao_de_aplausos_no_041.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/mocao_de_aplausos_no_041.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Edna Aparecida Ferrari Chagas.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/mocao_de_aplausos_no_042__dia_dos_professores.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/mocao_de_aplausos_no_042__dia_dos_professores.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Alexsandre de Oliveira.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/mocao_de_aplausos_no_043__andre_luiz_ferreira_novelino.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/mocao_de_aplausos_no_043__andre_luiz_ferreira_novelino.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor André Luiz Ferreira Novelino.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/mocao_de_aplausos_no_044_eliete_leite_januario_silva.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/mocao_de_aplausos_no_044_eliete_leite_januario_silva.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Eliete Leite Januário Silva.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_de_aplausos_no_045__elizabeth_de_souza_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_de_aplausos_no_045__elizabeth_de_souza_lopes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Elizabeth de Souza Lopes.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_de_aplausos_no_046__gardenia_favero_de_c._lobato.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_de_aplausos_no_046__gardenia_favero_de_c._lobato.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Gardênia Fávero de C. Lobato.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/mocao_de_aplausos_no_047__heyde_mota_fraga.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/mocao_de_aplausos_no_047__heyde_mota_fraga.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Heyde Mota Fraga.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/mocao_de_aplausos_no_048_joana_darc_de_araujo.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/mocao_de_aplausos_no_048_joana_darc_de_araujo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Joana Darc de Araujo.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/mocao_de_aplausos_no_049_jose_oliveira_de_araujo.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/mocao_de_aplausos_no_049_jose_oliveira_de_araujo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor José Oliveira de Araújo.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_de_aplausos_no_050__jozelda_dias_de_oliveira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_de_aplausos_no_050__jozelda_dias_de_oliveira.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Jozelda Dias de Oliveira.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/mocao_de_aplausos_no_051__keller_tadeu_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/mocao_de_aplausos_no_051__keller_tadeu_lopes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Keller Tadeu Lopes.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/mocao_de_aplausos_no_052__leandra_zacarone_afonso.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/mocao_de_aplausos_no_052__leandra_zacarone_afonso.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Leandra Zacarone Afonso.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/mocao_de_aplausos_no_053__leila_fraga_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/mocao_de_aplausos_no_053__leila_fraga_lopes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Leila Fraga Lopes.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/mocao_de_aplausos_no_054__luciene_de_melo_seixas.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/mocao_de_aplausos_no_054__luciene_de_melo_seixas.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Luciene de Melo Seixas.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_de_aplausos_no_055__marcia_martins_arruda.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_de_aplausos_no_055__marcia_martins_arruda.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Márcia Martins Arruda.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_de_aplausos_no_056_maria_aparecida_tavares_costa.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_de_aplausos_no_056_maria_aparecida_tavares_costa.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Maria Aparecida Tavares Costa.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/mocao_de_aplausos_no_057__maria_quiteria_silva_amaro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/mocao_de_aplausos_no_057__maria_quiteria_silva_amaro.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Maria Quitéria Silva Amaro.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_de_aplausos_no_058__micheli_monteiro_grazinoli.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_de_aplausos_no_058__micheli_monteiro_grazinoli.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Supervisora Pedagógica Micheli Monteiro Grazinoli.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/mocao_de_aplausos_no_059__regiane_esteves_da_silva.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/mocao_de_aplausos_no_059__regiane_esteves_da_silva.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Regiane Esteves da Silva.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/mocao_de_aplausos_no_060__roberto_carlos_alves.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/mocao_de_aplausos_no_060__roberto_carlos_alves.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Supervisor Pedagógico Robertos Carlos Alves.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/mocao_de_aplausos_no_061_sandra_apa_magalhaes_marques.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/mocao_de_aplausos_no_061_sandra_apa_magalhaes_marques.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Sandra Apª Magalhães Marques.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/mocao_de_aplausos_no_062__sonia_regina_de_almeida.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/mocao_de_aplausos_no_062__sonia_regina_de_almeida.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Sonia Regina de Almeida.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/mocao_de_aplausos_no_063_ana_lucia_da_silva_stephan.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/mocao_de_aplausos_no_063_ana_lucia_da_silva_stephan.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Ana Lucia da Silva Stephan.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/mocao_de_aplausos_no_064_rosilene_magalhaes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/mocao_de_aplausos_no_064_rosilene_magalhaes.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Rosilene Magalhães.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/mocao_de_aplausos_no_065_ana_lucia_silva_venancio.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/mocao_de_aplausos_no_065_ana_lucia_silva_venancio.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Ana Lucia Silva Venâncio.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/mocao_de_aplausos_no_066_carlos_alberto_namorato_filho.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/mocao_de_aplausos_no_066_carlos_alberto_namorato_filho.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Carlos Alberto Namorato Filho.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/mocao_de_aplausos_no_067_jader_dos_reis_borges.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/mocao_de_aplausos_no_067_jader_dos_reis_borges.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Jader dos Reis Borges.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Vando Dolores Queiroz.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Karen dos Santos Borges.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/mocao_de_aplausos_no_070_iverson_de_sousa_silva.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/mocao_de_aplausos_no_070_iverson_de_sousa_silva.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Iverson de Sousa Silva.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/mocao_de_aplausos_no_071_guilherme_magalhaes_conde.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/mocao_de_aplausos_no_071_guilherme_magalhaes_conde.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Guilherme Magalhães Conde.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_de_aplausos_no_072_vitor_iotte_medeiros.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_de_aplausos_no_072_vitor_iotte_medeiros.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Vitor Iotte Medeiros.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_de_aplausos_no_073_jessica_barbosa_argon.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_de_aplausos_no_073_jessica_barbosa_argon.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Jessica Barbosa Argon.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/mocao_de_aplausos_no_074_chrystiane_dos_santos_vziF6L3.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/mocao_de_aplausos_no_074_chrystiane_dos_santos_vziF6L3.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Chrystiane dos Santos Visconti.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/mocao_de_aplausos_no_075_leana_caixeiro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/mocao_de_aplausos_no_075_leana_caixeiro.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Leana Caixeiro.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/mocao_de_aplausos_no_076_luzia_ferreira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/mocao_de_aplausos_no_076_luzia_ferreira.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Luzia Ferreira.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/mocao_de_aplausos_no_077_lucelia_do_valle_monteiro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/mocao_de_aplausos_no_077_lucelia_do_valle_monteiro.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Lucélia do Valle Monteiro.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/mocao_de_aplausos_no_078_elianete_dos_santos_m_3TOFSPs.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/mocao_de_aplausos_no_078_elianete_dos_santos_m_3TOFSPs.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Supervisora Pedagógica Elianete dos Santos Mattos Seixas.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/mocao_de_aplausos_no_079_luana_nascimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/mocao_de_aplausos_no_079_luana_nascimento.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a Professora Luciana Nascimento.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/mocao_de_aplausos_095.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/mocao_de_aplausos_095.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Sra. Isabela Paiva.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/mocao_de_aplausos_096.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/mocao_de_aplausos_096.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a arquiteta Isadora Fraga Tavares.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/mocao_de_aplausos_097.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/mocao_de_aplausos_097.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Secretária Municipal de Educação Sra. Rita de Cássia Oliveira Lobato.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/mocao_de_aplausos_098.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/mocao_de_aplausos_098.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Luiz Carlos Malaquias dos Santos.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/mocao_de_aplausos_099.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/mocao_de_aplausos_099.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Chefe de Serviços de Esportes Sr. Adeon Carlos de Andrade.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Joãozinho Batata</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/mocao_de_aplausos_100.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/mocao_de_aplausos_100.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Professor Linus Pauling Ferreira Pereira.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/mocao_de_aplausos_101.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/mocao_de_aplausos_101.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao lutador Yuri SILVA Andrade.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/mocao_de_aplausos_102.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/mocao_de_aplausos_102.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a lutadora Francine Silva Palmeira.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/mocao_de_aplausos_103.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/mocao_de_aplausos_103.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao lutador João Gabriel Pereira.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/mocao_de_aplausos_104.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/mocao_de_aplausos_104.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Maria Clara Pereira.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/mocao_de_aplausos_105.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/mocao_de_aplausos_105.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a lutadora Carolyne Malaquias Ribeiro.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_aplausos_106.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_aplausos_106.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao lutador Renan da Silva Rufino.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_de_aplausos_107.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_de_aplausos_107.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a lutadora Ana Ketely.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_de_aplausos_108.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_de_aplausos_108.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao lutador João Paulo Rossi Andrade.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_de_aplausos_109.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_de_aplausos_109.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao lutador Matheus Junior da Silva Santos.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_de_aplausos_110.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_de_aplausos_110.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a lutadora Maria Laura Pinheiro Guilherme.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/mocao_de_aplausos_111.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/mocao_de_aplausos_111.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a lutadora Mayra Georgino Mateus.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>MPES</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Fábio Joaquim, Joãozinho Batata</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/mocao_de_pesar_no_001_jorge_de_almeida_lopes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/mocao_de_pesar_no_001_jorge_de_almeida_lopes.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta o seu profundo pesar pelo falecimento do Sr. Jorge de Almeida Lopes no dia 27 de março de 2019 em nossa cidade.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Danilo, Joãozinho Batata, Léo da Bomba, Luiz Carlos, Marcus Vinicius, Rogério Grazinoli, Vino</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/mocao_de_pesar_no_002_antonio.docx</t>
+    <t>Fábio Joaquim, Cacá, Danilo, Joãozinho Batata, Léo da Bomba, Marquinhos Tirinha, Rogério Grazinoli, Vino</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/mocao_de_pesar_no_002_antonio.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta o seu profundo pesar pelo falecimento do Sr. Antônio Realino Marques no dia 20 de junho de 2019 em nossa cidade.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_de_pesar_no_003_gilberto.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_de_pesar_no_003_gilberto.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta o seu profundo pesar pelo falecimento do Sr. Gilberto Olímpio da Costa no dia 18 de junho de 2019 em nossa cidade.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/mocao_de_pesar_no_004_mauricio_matheus.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/mocao_de_pesar_no_004_mauricio_matheus.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Santana do Deserto manifesta o seu profundo pesar pelo falecimento do Sr. José Mauricio Matheus no dia 28 de julho de 2019 em nossa cidade.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/mocao_de_pesar_005.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/mocao_de_pesar_005.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Senhora Zelita Mauro Novo Lima.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/mocao_de_pesar_006.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/mocao_de_pesar_006.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Marias das Graças Souza Anselmo.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>Danilo, Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Luiz Carlos, Marcus Vinicius, Roberta Cacau, Roberto Biquinha, Vino</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/mocao_de_pesar_007.pdf</t>
+    <t>Cacá, Danilo, Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Marquinhos Tirinha, Roberta Cacau, Roberto Biquinha, Vino</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/mocao_de_pesar_007.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Paulo Sérgio Lopes.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Alessandro Andrade</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/957/pedido_de_informacao_no_00119_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/957/pedido_de_informacao_no_00119_alessandro.docx</t>
   </si>
   <si>
     <t>Informe a esta Casa quais as entidades, tanto de pessoas jurídicas quanto de pessoas físicas que prestam serviços a Prefeitura Municipal e estão com contratos válidos e em vigor. Enviando cópia dos respectivos processos licitatórios e contratos.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/958/pedido_de_informacao_no_00219_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/958/pedido_de_informacao_no_00219_alessandro.docx</t>
   </si>
   <si>
     <t>Envie a esta Casa relatórios de pontos eletrônicos ou cópias de livros de pontos de todos os setores da Prefeitura Municipal. Separados mensalmente e por setor, de julho de 2018 até janeiro de 2019. Em especial os referentes à Secretaria de Saúde e aos funcionários lotados no setor conhecido como galpão.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_informacao_no_00319_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_informacao_no_00319_alessandro.docx</t>
   </si>
   <si>
     <t>Informe a esta Casa qual a escolaridade dos ocupantes de todos os Cargos Comissionados do Município. Uma vez que a lei Municipal nº 1050 de 22 de dezembro de 2017 determina escolaridades específicas para cada um dos cargos supramencionados.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_informacao_no_00419_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_informacao_no_00419_alessandro.docx</t>
   </si>
   <si>
     <t>Informe a esta Casa porque o caminhão de lixo do município está com seus documentos atrasados.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_informacao_no_00519_leonardo.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_informacao_no_00519_leonardo.docx</t>
   </si>
   <si>
     <t>Quais são as funções de Natan Cabral Afonso e Magno Sergio Correia da Silva exercem na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_informacao_no_00719_marcus_vinicius.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_informacao_no_00719_marcus_vinicius.docx</t>
   </si>
   <si>
     <t>No atual Governo foi implantada a coleta de lixo duas vezes por semana no Bairro de Ericeira nas Quartas-feiras e aos Domingo. _x000D_
 1-	Por qual motivo parou de recolher o lixo aos domingos?</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/pedido_de_informacao_no_00719_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/pedido_de_informacao_no_00719_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>1-	Qual a carga horário do cargo de farmacêutico?_x000D_
 2-	Qual o horário de entrada e saída da atual farmacêutica que trabalha na UBS do centro?_x000D_
 3-	Qual a forma de contratação da referida profissional? Com envio de cópia de toda a documentação referente a mesma.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/pedido_de_informacao_009.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/pedido_de_informacao_009.pdf</t>
   </si>
   <si>
     <t>1 - Quem é o Chefe responsável pela aquisição dos materiais de obras? Caso haja alguém nomeado, informe o nome do servidor._x000D_
 2 - Encaminhar cópia das listas de materiais feitas durante os dois últimos anos.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pedido_de_informacao_010_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pedido_de_informacao_010_2019.pdf</t>
   </si>
   <si>
     <t>Solicito informação sobre a categoria de habilitação do Secretário Municipal de Estradas e Serviços Urbanos, Sr. Carlos Roberto Badaró.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pedido_de_informacao_011_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pedido_de_informacao_011_2019.pdf</t>
   </si>
   <si>
     <t>1 - Quais servidores municipais estão desviados de função?_x000D_
 2 - Qual o motivo dos desvios?_x000D_
 3 - Em qual legislação estão fundamentados tais desvios?</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pedido_de_informacao_012.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pedido_de_informacao_012.pdf</t>
   </si>
   <si>
     <t>Quais os motoristas do município são concursados? Quais contratados e forma de contratação?_x000D_
 Qual a carga horária? E quantas horas extras foram paga a cada motorista?</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>Vino</t>
   </si>
   <si>
     <t>1-	Qual o gasto de combustível do Posto de Saúde de Santana do Deserto na, gestão do Sr.º Marcus Vinícios M. de Almeida quando ele era gerente de saúde nos três último meses?!E da Senhora Maria Regina de Oliveira Vianna nos três primeiro meses nessa gestão de 2019?!_x000D_
 2-	Encaminhar copia dos respectivos gastos.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/pedido_de_informacao_no_01419__fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/pedido_de_informacao_no_01419__fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Que o município atualmente dispõe de máquinas pesadas, como patrol, retro escavadeira e trator, entre outras. E que tem disponibilizado para algumas propriedades rurais._x000D_
 _x000D_
 Solicitamos informações sobre a forma em que é disponibilizado ás propriedades rurais do município a utilização dos serviços das máquinas pesadas? _x000D_
 _x000D_
 Solicitamos ainda informações se há algum formulário a ser preenchido pelo munícipe?_x000D_
 _x000D_
 Quais são os requisitos necessários para que haja o empréstimo ou cessão deste maquinário?</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/pedido_de_informacao_01619.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/pedido_de_informacao_01619.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Pedido de Informação nº 14/2019 do ofício nº 248/2019 da Prefeitura Municipal de Santana do Deserto deixou claro que existe um formulário de controle para utilização das máquinas, solicito que envie cópias de todos os formulários preenchidos desde janeiro de 2017 até o dia atual com suas respectivas horas trabalhadas, para esta Casa Legislativa.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/pedido_de_informacao_017.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/pedido_de_informacao_017.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a arrecadação de Imposto Sobre Serviços de qualquer natureza em relação aos serviços prestados pela Companhia de Saneamento de Minas Gerais, requer envio de documentos que comprovam o repasse.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_00119_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_00119_alessandro.docx</t>
   </si>
   <si>
     <t>Providencie o envio da relação de funcionários, efetivos e contratados, com respectivos salários e horas extras pagas a cada um, dos meses de julho de 2018 a janeiro de 2019.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/963/pedido_de_providencia_00219_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/963/pedido_de_providencia_00219_alessandro.docx</t>
   </si>
   <si>
     <t>Cumpra imediatamente o que preconiza a Lei Municipal nº 950 de 20 de março de 2013, chamada Lei da ficha Limpa.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/965/doc00102420190312112842.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/965/doc00102420190312112842.pdf</t>
   </si>
   <si>
     <t>Providencia a recolocação das placas indicativas na esquina das Ruas Minas gerais e Maura Ferreira Corrêa da Silva. Retiradas a quase 2 anos.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/964/pedido_de_providencia_00419_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/964/pedido_de_providencia_00419_alessandro.docx</t>
   </si>
   <si>
     <t>1-	Limpeza dos rios e córregos, em especial do Recreio da Serra que passa paralelo a RuaMarechal Francelino Damasceno Ferreira Portugal, sua contenção e manutenção das margens e dos entornos, _x000D_
 2-	Verificação de eventuais interferências na rede de microdrenagem (bocas-de-lobo e galerias).</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_providencia_00519_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_providencia_00519_alessandro.docx</t>
   </si>
   <si>
     <t>1-	Média de consumo de cada veículo que compõe a frota pertencente a Prefeitura Municipal nos últimos  12 meses._x000D_
 2-	Cópia dos livros de controle de abastecimento dos mesmos;</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_providencia_00619_marcus_vinicius.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_providencia_00619_marcus_vinicius.docx</t>
   </si>
   <si>
     <t>1-	Pode a árvore que está situada na Rua Eugênio de Moraes que se encontra na frente do nº 220, na localidade do Bairro das Flores.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_providencia_00719_marcus_vinicius.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_providencia_00719_marcus_vinicius.docx</t>
   </si>
   <si>
     <t>1-	Desobstrua com a máxima urgência o bueiro que se encontra entupido com concreto nas proximidades da Igreja Assembleia de Deus, da rua Eugênio de Morais, na localidade do Bairro das Flores.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>Marcus Vinicius, Vino</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/969/pedido_de_providencia_00819_marcus_vinicius.docx</t>
+    <t>Marquinhos Tirinha, Vino</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/969/pedido_de_providencia_00819_marcus_vinicius.docx</t>
   </si>
   <si>
     <t>1-	Roçada, manutenção dos buracos e limpeza das estradas que liga Santana a Ericeira e Ericeira a Serraria.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_00919_luiz_carlos.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_00919_luiz_carlos.docx</t>
   </si>
   <si>
     <t>1-Que Prefeitura Municipal entre em contato com Acispes, para a verificação de falta dos seguintes equipamentosno ônibus do Acispes,_x000D_
 2- Cinto segurança em alguns bancos, ar condicionado, banco do motorista se encontra quebrado, farol do ônibus queimado.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_providencia_01019_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_providencia_01019_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscreve vem nos termos regimentais e após ouvido o Douto Plenário, requerer ao Exmo. Sr. Prefeito Municipal que: a Prefeitura Municipal providencie um carro fumacê para dedetização e prevenção do mosquito transmissor da Dengue, Zika e Chicungunya, que causam sérias doenças.  Que passe o mais rápido possível nas localidades do Migliano, Serraria, Bairro das Flores.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_providencia_01119_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_providencia_01119_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Que Prefeitura Municipal providencie a rede de esgoto na Fazenda da Gamelira SN-Serraria na saída do Migliano, se encontra a céu aberto, causando mal cheiro e contaminação ao meio ambiente.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_providencia_01219_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_providencia_01219_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Que Prefeitura Municipal faça ou notifique a MRS para que tome providências e realize o fechamento do esgoto que encontra a céu aberto em Serraria na Rua Pedro Coelho Badaró Nº 179 e logo após a Travessia no sentido Santana do Deserto em frente a Bunel.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_providencia_01319_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_providencia_01319_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Que Prefeitura Municipal faça ou notifique a MRS para que tome providências e realize extição de uma possa d’água no pátio da estação de Serraria próximo a amendoeira.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/pedido_de_providencia_01419_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/pedido_de_providencia_01419_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Retirada dos fungos, vulgarmente conhecidos como mofo, das paredes e tetos das duas creches municipais.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/pedido_de_providencia_01519_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/pedido_de_providencia_01519_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Seja providenciado o reparo emergencial do telhado da estação de Serraria. Com o termino do emborcamento e beirais.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/pedido_de_providencia_01619_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/pedido_de_providencia_01619_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Seja providenciada emergencialmente a limpeza da caixa d’água do bairro das Flores, a limpeza da caixa d’água do bairro de Ericeira e de todas as caixas d’água do município que sirvam para o consumo humano, como escolas, creches, postos de saúde e outros.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/pedido_de_providencia_01719_marcus_vinicius.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/pedido_de_providencia_01719_marcus_vinicius.docx</t>
   </si>
   <si>
     <t>Seja providenciada emergencialmente a manutenção do poço artesiano da localidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/pedido_de_providencia_01819_marcus_vinicius.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/pedido_de_providencia_01819_marcus_vinicius.docx</t>
   </si>
   <si>
     <t>Seja providenciada emergencialmente a retirada dos dormentes podres na passagem da linha do trem no Bairro das Flores, pela MRS ou pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/pedido_de_providencia_01919_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/pedido_de_providencia_01919_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>1.	Providencie o envio da tabela de valores km/rodado e hora/parada que deve ser seguida por todos os taxistas da cidade como preço máximo. E com a quilometragem e respectivos valores das cidades ao nosso entorno e as principais do país;_x000D_
 2.	Providencie ainda a ampla publicidade dos valores autorizados a serem praticados. Com publicação no site oficial da prefeitura municipal, envio para a Câmara Municipal, para ciência da edilidade e publicação em nosso site.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/pedido_de_providencia_02019_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/pedido_de_providencia_02019_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>1.	Reparo nos muros da Creche Casulo Santana do Deserto, em especial o que fica no fundo do terreno;_x000D_
 2.	E fechamento do portão no mesmo muro para impedir assim o acesso de animais peçonhentos as dependências da unidade.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>Rogério Grazinoli</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/pedido_de_providencia_02119_rogerio_de_miranda_OMhDjiG.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/pedido_de_providencia_02119_rogerio_de_miranda_OMhDjiG.docx</t>
   </si>
   <si>
     <t>Seja providenciada emergencialmente, pelo executivo, a finalização com o acabamento da obra de calçamento da Rua Francelino Correa, no centro desta cidade.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/pedido_de_providencia_022.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/pedido_de_providencia_022.pdf</t>
   </si>
   <si>
     <t>1 - Demarque área de proibição de parar e estacionar ao lado esquerdo, sentido Bairro das Flores logo iniciando na esquina da praça Mariano Pinto, em frente a antiga mercearia do Sr. Miltinho.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>Fábio Joaquim, Léo da Bomba</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/pedido_de_providencia_023.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/pedido_de_providencia_023.pdf</t>
   </si>
   <si>
     <t>1 - Coloque placas com a denominação das ruas do Bairro das Flores em placas como as usadas no centro da cidade;_x000D_
 2 - Coloque tambores de coleta de lixo nas ruas do Bairro das Flores.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/pedido_de_providencia_024_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/pedido_de_providencia_024_2019.pdf</t>
   </si>
   <si>
     <t>Colocação de grades de proteção por toda a extensão do calçadão da Rua Prefeito Salatiel Lobato até a estrada AMG 3070, uma vez que a população a utiliza para fazer exercícios físicos.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/pedido_de_providencia_025_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/pedido_de_providencia_025_2019.pdf</t>
   </si>
   <si>
     <t>Colocação de um poste de iluminação pública na Rua Francisco de Souza, na localidade de Ericeira, nas proximidade do nº 61.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/pedido_de_providencia_026.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/pedido_de_providencia_026.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal tome as devidas providências em relação aos pombos no antigo prédio da Malharia e no Clube Santanense, considerando grave problema ambiental-urbano.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/pedido_de_providencia_02719_fabio_joaquim_desen_yzRNj2f.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/pedido_de_providencia_02719_fabio_joaquim_desen_yzRNj2f.pdf</t>
   </si>
   <si>
     <t>1. Que faça desentupimento do mata burro no Sítio Tuyuyu._x000D_
 2. Mata burro está entupido, por falta de manilhas para escoamento da água e colocar saibro para facilitar a passagem de veículos caminhão de leite, motos e carros de passeio, pois o transitar na época de chuva fica complicado.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/pedido_de_providencia_02819.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/pedido_de_providencia_02819.pdf</t>
   </si>
   <si>
     <t>Que providencie a colocação de uma caixa d'água no posto de saúde na localidade de Sossego.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>Joãozinho Batata, Roberta Cacau</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/pedido_de_providencia_02919.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/pedido_de_providencia_02919.pdf</t>
   </si>
   <si>
     <t>Colocação de calçamento e iluminação na Eugênio Machado na localidade de Bairro das Flores, uma vez que todos tem direito a esses dois tipos de aparelhos públicos. Tanto calçamento de suas ruas, que faz jus todos os moradores de áreas urbanas como iluminação, pela qual todos pagam em suas contas de luz. Proporcionando assim, mais conforto e segurança para os moradores do logadouro supra citado.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1241/pedido_de_providencia_030.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1241/pedido_de_providencia_030.pdf</t>
   </si>
   <si>
     <t>Providencie desentupimento do bueiro da entrada da Portelinha.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/decreto_legislativo_001.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/decreto_legislativo_001.pdf</t>
   </si>
   <si>
     <t>Regulamenta os capítulos III, IV e VI da Lei nº 13.460 de 26 de junho de 2017 que "Dispõe sobre participação, proteção e defesa dos direitos do usuário de serviços públicos da administração pública de que trata o § 3º do art. 37 da Constituição Federal".</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Alessandro Andrade, Léo da Bomba, Marcus Vinicius, Rogério Grazinoli, Vino</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_a_lei_organica_004.pdf</t>
+    <t>Fábio Joaquim, Alessandro Andrade, Léo da Bomba, Marquinhos Tirinha, Rogério Grazinoli, Vino</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_a_lei_organica_004.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 85 da Lei Orgânica do Município deSantana do Deserto.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Santana do Deserto - PMSD</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_no_01_19_nutricionista.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_no_01_19_nutricionista.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Nutricionista e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_no_02_19_adequacao_piso_magisterio.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_no_02_19_adequacao_piso_magisterio.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial para os profissionais do magistério público da educação básica da rede municipal de Santana do Deserto.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_lei_no_03_19_adequacao_piso_agentes.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_lei_no_03_19_adequacao_piso_agentes.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial profissional nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_no_04_19_adequacao_salario_minimo.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_no_04_19_adequacao_salario_minimo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do salário mínimo nacional no município de Santana do Deserto.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_05_19_parcelamento_divida_ati_j8lMKh1.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_05_19_parcelamento_divida_ati_j8lMKh1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de créditos não tributários do Município de Santana do Deserto, de suas autarquias e fundações públicas, inscritos em dívida ativa.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_no_06_19_modificacao_estatuto_t_bipkaQC.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_no_06_19_modificacao_estatuto_t_bipkaQC.docx</t>
   </si>
   <si>
     <t>Altera o § 3º do artigo 49 da Lei nº 575 de 20 de outubro de outubro de 1995.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ple_no07.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ple_no07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercícios financeiros de 2020 e estabelece outras providências.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_no_08_19_abertura_de_credito_especial.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_no_08_19_abertura_de_credito_especial.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 75.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_no_09_de_13_de_maio_de_2019.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_no_09_de_13_de_maio_de_2019.docx</t>
   </si>
   <si>
     <t>Regulamenta a prestação de serviços públicos municipais de transporte coletivo, em conformidade com o inc. V do art. 30 da Constituição Federal e consoante às normas gerais estipuladas pela Lei Federal de Concessões e Permissões de Serviços Públicos – Lei Federal 8.987/95, no Município de Santana do Deserto.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/ple_010.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/ple_010.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Santana do Deserto para o exercício de 2020.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/ple_011.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/ple_011.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de subvenções sociais às Entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_12_de_16_de_dezembro_de_2019.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_12_de_16_de_dezembro_de_2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abono pecuniário e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_no_001_-_diaria_de_viagem_para_le_Vq4DJjD.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_no_001_-_diaria_de_viagem_para_le_Vq4DJjD.doc</t>
   </si>
   <si>
     <t>Institui a concessão de diárias de viagem aos servidores e agentes políticos da Câmara Municipal de Santana do Deserto e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_no_002_-_utilidade_publica_espor_aqPrOEK.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_no_002_-_utilidade_publica_espor_aqPrOEK.docx</t>
   </si>
   <si>
     <t>“Declara de utilidade pública, a Associação Esporte Clube Ericeira com sede no bairro de Ericeira, na Cidade de Santana do Deserto.”</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_003_-_nome_da_quadra__ericera.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_003_-_nome_da_quadra__ericera.doc</t>
   </si>
   <si>
     <t>“Nomeia a Quadra Poliesportiva da Localidade de Ericeira.”</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_004_-_nome_do_posto_de_saude_ericera.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_004_-_nome_do_posto_de_saude_ericera.docx</t>
   </si>
   <si>
     <t>“Nomeia Posto de Saúde da Localidade de Ericeira.”</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_005_-_utilidade_publica_onda_solidaria.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_005_-_utilidade_publica_onda_solidaria.doc</t>
   </si>
   <si>
     <t>Declara de utilidade pública a ORGANIZAÇÃO NÃO GOVERNAMENTAL ASSOCIAÇÃO CHILDRENSAID “ONDA SOLIDARIA”</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_no_006-_dispoe_sobre_limiitacao__Xh00TID.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_no_006-_dispoe_sobre_limiitacao__Xh00TID.docx</t>
   </si>
   <si>
     <t>Dispõe sobre limitação da velocidade de trens dentro do perímetro urbano do Município de Santana do Deserto.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_no_007-_fica_autorizada_a_institu_IhWFRol.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_no_007-_fica_autorizada_a_institu_IhWFRol.doc</t>
   </si>
   <si>
     <t>Fica instituído o “Programa Remédio em Casa”, no Município de Santana Do deserto e dá outras providências.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_no_008_-_nome_do_campo_de_futeb_pn3FDSc.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_no_008_-_nome_do_campo_de_futeb_pn3FDSc.docx</t>
   </si>
   <si>
     <t>Dá denominação de “Campo de Futebol Clévio Duarte Faria” ao Campo de Futebol da localidade de Bairro das Flores, do município de Santana do Deserto.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_n_009-__iluminacao_publica.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_n_009-__iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1001 de 23 de dezembro de 2015 a qual institui a contribuição para custeio da iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_010-_nome_da_academia_de_sossego.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_010-_nome_da_academia_de_sossego.docx</t>
   </si>
   <si>
     <t>Dá denominação ao Parque Infantil e Academia Popular da localidade de Sossego, do Município de Santana do Deserto.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_n_011_-_dispoe_sobre_a_limpeza__ZNjzVeT.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_n_011_-_dispoe_sobre_a_limpeza__ZNjzVeT.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Limpeza de Terrenos Baldios ou não de Particulares e dá outras providências.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_n_012_-_nome_da_quadra_do_centr_KsjhVF0.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_n_012_-_nome_da_quadra_do_centr_KsjhVF0.docx</t>
   </si>
   <si>
     <t>“Nomeia Quadra Poliesportiva do Centro de Santana do Deserto.”</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_n_013_-_institui_a_campanha_per_ttqZA72.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_n_013_-_institui_a_campanha_per_ttqZA72.docx</t>
   </si>
   <si>
     <t>Institui a campanha permanente “Escovação Dental Diária” com creme dental fluoretado nas escolas do município de Santana Do Deserto e dá outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_14.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_14.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário para portadores de diabetes mellitus no município de Santana do Deserto.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_15.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_15.docx</t>
   </si>
   <si>
     <t>Cria o Calendário Oficial de festas, eventos e datas comemorativas no Município de Santana do Deserto.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da listagem de medicamentos disponíveis e em falta na Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_n_017_-_dispoe_sobre_a_familia__4itZhbv.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_n_017_-_dispoe_sobre_a_familia__4itZhbv.docx</t>
   </si>
   <si>
     <t>“Institui o programa “família presente” nos estabelecimentos de ensino do município de Santana do Deserto Estado de Minas Gerais”</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_018-_nome_centro_comunitario_sossego.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_018-_nome_centro_comunitario_sossego.docx</t>
   </si>
   <si>
     <t>Dá denominação ao Centro Comunitário na localidade de Sossego, do Município de Santana do Deserto.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_019_-_nomeia_servidao_em_ericeira.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_019_-_nomeia_servidao_em_ericeira.docx</t>
   </si>
   <si>
     <t>“Nomeia Servidão no bairro de Ericeira em Santana do Deserto.”</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_n_020_-_dispoe_sobre_ao_atendim_IobD2t7.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_n_020_-_dispoe_sobre_ao_atendim_IobD2t7.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o atendimento prioritário para portadores de neoplasia maligna (câncer) ou de doença renal crônica no município de Santana do Deserto.”</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_n_021_-_dispoe_sobre_a_politica_8HNkq5t.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_n_021_-_dispoe_sobre_a_politica_8HNkq5t.docx</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Prevenção da Automutilação e do Suicídio, a ser implementada pelo Município.”</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_no_022_-_dispoe_sobre_a_seguran_wJ9DlRC.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_no_022_-_dispoe_sobre_a_seguran_wJ9DlRC.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a segurança e a proteção à _x000D_
 Infância e à Juventude no ambiente educacional.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_023_-_altera_a_lei__no_1084__D16PCa8.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_023_-_altera_a_lei__no_1084__D16PCa8.docx</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 01º da Lei Municipal nº 1.084/2018.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_no_024_-_institui_o_premio_prof_EaBL7DR.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_no_024_-_institui_o_premio_prof_EaBL7DR.docx</t>
   </si>
   <si>
     <t>Institui o prêmio professor Nota 10 na Rede Municipal de Ensino de Santana do Deserto.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pll_025_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pll_025_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Minas Gerais, no centro da cidade, para Rua Joaquim Chaves de Figueiredo no Centro de Santana do Deserto.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pll_026_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pll_026_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do art. 17 da Lei Municipal nº 982/2014.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/pll_027_de_23_e_agosto_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/pll_027_de_23_e_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobe a denominação da capela mortuária do cento da cidade de Santana do Deserto de Padre Joaquim Chaves de Figueiredo.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/pll_028_de_23_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/pll_028_de_23_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagem de pacientes que aguardam por consultas com especialistas, exames médicos e cirurgias na rede pública de Santana do deserto e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/pll_029_de_23_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/pll_029_de_23_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de Imposto Predial e Territorial Urbano (IPTU), nos termos do artigo 185 da Lei Orgânica e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_no30.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_no30.pdf</t>
   </si>
   <si>
     <t>Nomeia a quadra na comunidade de Sossego, em Santana do Deserto de Geraldo Paes de Oliveira.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/pll_no_31.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/pll_no_31.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Orientação Profissional para o Primeiro Emprego nas escolas públicas de Santana do Deserto.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Danilo, Joãozinho Batata</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/pll_032.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/pll_032.pdf</t>
   </si>
   <si>
     <t>Nomeia Servidão situada entre as Ruas Francelino Corrêa e Minas Gerais no centro de Santana do Deserto de Manoel Botelho.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/pll_033.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/pll_033.pdf</t>
   </si>
   <si>
     <t>Nomeia a Rua em frente a estação localizada na comunidade de Sossego, Santana do Deserto de Antônio Mário Granato.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/pll_034.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/pll_034.pdf</t>
   </si>
   <si>
     <t>Nomeia a rua que liga o prédio da antiga estação ferroviária de Silveira Lobo ao loteamento da localidade de Silveira Bolo de Rua Christóvão Nobrega Soares.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/pll_035.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/pll_035.pdf</t>
   </si>
   <si>
     <t>Nomeia a Servidão situada entre as Ruas Minas Gerais e Rua Antônio Rosa no centro de Santana do Deserto de "Paulo Pereira Donato".</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_resolucao_001_reuniao_itinerante.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_resolucao_001_reuniao_itinerante.docx</t>
   </si>
   <si>
     <t>Regulamenta as Reuniões Itinerantes da Câmara Municipal de Santana do Deserto, nos termos do artigo 83, inciso V do Regimento Interno.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/754/001__requerimento_reforma_da_quadra_de_ericeira__vino.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/754/001__requerimento_reforma_da_quadra_de_ericeira__vino.doc</t>
   </si>
   <si>
     <t>Reforma geral da quadra poliesportiva da localidade de Ericeira.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/755/002_requerimento_calcamento_das_ruas_de_ericeir_ELoSLZk.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/755/002_requerimento_calcamento_das_ruas_de_ericeir_ELoSLZk.docx</t>
   </si>
   <si>
     <t>Calçamento de todas às ruas do Bairro de Ericeira com bloquete.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/756/003_requerimento_reforma_das_duas_pracas_de_eric_kLwyGW0.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/756/003_requerimento_reforma_das_duas_pracas_de_eric_kLwyGW0.doc</t>
   </si>
   <si>
     <t>Reforma geral das duas Praças da Localidade de Ericeira, principalmente as trocas de bancos e rede elétrica.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/757/004_requerimento_colocacao_de_um_poste_na_rua_fr_xgc8JkY.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/757/004_requerimento_colocacao_de_um_poste_na_rua_fr_xgc8JkY.doc</t>
   </si>
   <si>
     <t>Colocação de poste de iluminação pública na Rua Franciso de Souza na Localidade de Ericeira, nas proximidades do nº 56.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/758/005_requerimento_colocacao_de_um_bueiro_na_rua__vKHGq1d.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/758/005_requerimento_colocacao_de_um_bueiro_na_rua__vKHGq1d.docx</t>
   </si>
   <si>
     <t>Colocação de um bueiro na Rua Antônio Bruno em frente ao número 34.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/759/006_requerimento_transformar_a_escola_da_locali_cLHftIp.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/759/006_requerimento_transformar_a_escola_da_locali_cLHftIp.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de transformar a Escola da Localidade de Ericeira em uma creche, pois se encontra fechada.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/760/007_requerimento_colocacao_da_tampa_do_bueiro_n_ZqMYj8k.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/760/007_requerimento_colocacao_da_tampa_do_bueiro_n_ZqMYj8k.docx</t>
   </si>
   <si>
     <t>Colocação da tampa do bueiro na Avenida Silvio Bastos em frente ao número 12, na Localidade de Ericeira.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/761/008_requerimento_colocacao_de_uma_caixa_para_fi_lOGwB7i.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/761/008_requerimento_colocacao_de_uma_caixa_para_fi_lOGwB7i.docx</t>
   </si>
   <si>
     <t>Onde é a mina de Ericeira que faça colocação de uma Caixa para filtrar água da mina com área, pedra e carvão e logo após essa fazer a colocação de uma Caixa de Inox.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/762/009_requerimento_aumentar_os_atendimentos_de_ca_t0zk4Xz.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/762/009_requerimento_aumentar_os_atendimentos_de_ca_t0zk4Xz.docx</t>
   </si>
   <si>
     <t>Possibilidade de aumentar os atendimentos de Cardiologista no Município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>Vino, Joãozinho Batata</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/763/010_requerimento__pintura_da_escola_ericeira_-vino.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/763/010_requerimento__pintura_da_escola_ericeira_-vino.docx</t>
   </si>
   <si>
     <t>Pintura do muro da Escola Maria Antonio Bruno na Localidade de Ericeira.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>Marcus Vinicius, Fábio Joaquim</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/764/011_requerimento_colocacao_de_sinalizacao_por_p_nnKlpKS.docx</t>
+    <t>Marquinhos Tirinha, Fábio Joaquim</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/764/011_requerimento_colocacao_de_sinalizacao_por_p_nnKlpKS.docx</t>
   </si>
   <si>
     <t>Faça levantamento para colocação de sinalização por placas e pintura na estrada que liga Santana x Serraria.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/765/012_requerimento_colocacao_de_um_tambor_de_lixo__g80eodM.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/765/012_requerimento_colocacao_de_um_tambor_de_lixo__g80eodM.doc</t>
   </si>
   <si>
     <t>Colocação de um tambor de lixo do lado de fora da mina perto do Srº. Geraldo Faria em Santana do Deserto.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/766/013_requerimento_carro_fumace__fabio_1.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/766/013_requerimento_carro_fumace__fabio_1.doc</t>
   </si>
   <si>
     <t>Contrate um carro fumacê para dedetização de todo o município para prevenção da dengue e da febre amarela.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/767/014_requerimento_contratacao__medico_pediatra_p_7Jypi6m.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/767/014_requerimento_contratacao__medico_pediatra_p_7Jypi6m.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de fazer a contratação de mais um médico pediatra para atendimento na Unidade de Saúde do Bairro das Flores.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/768/015_requerimentoconstrucao_de_murro_de_arrimo__l_B68R0iA.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/768/015_requerimentoconstrucao_de_murro_de_arrimo__l_B68R0iA.doc</t>
   </si>
   <si>
     <t>Construção de murro de arrimo para contenção e recuperação do pavimento da Ladeira São Sebastião na localidade de Serraria.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/769/016_requerimento_colocar_um_portao_que_ligue_a__z9tU4xZ.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/769/016_requerimento_colocar_um_portao_que_ligue_a__z9tU4xZ.docx</t>
   </si>
   <si>
     <t>Colocar um portão de acesso que ligue a quadra poliesportiva ao campo de Bairro das Flores.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/770/017_requerimento_colocacao_paineis__controle_na_8DN2H63.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/770/017_requerimento_colocacao_paineis__controle_na_8DN2H63.docx</t>
   </si>
   <si>
     <t>Colocação de novos painéis de controle nas bombas do Posso artesiano da localidade do Bairro das Flores e cimentado, evitando assim a queima constante dos equipamentos já com desgaste e melhoria na hora de fazer manutenção.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Marcus Vinicius, Roberta Cacau</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/771/018_requerimento_calcamento_da_avenida_ultimo_de_y1iEAOu.doc</t>
+    <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Marquinhos Tirinha, Roberta Cacau</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/771/018_requerimento_calcamento_da_avenida_ultimo_de_y1iEAOu.doc</t>
   </si>
   <si>
     <t>Seja estendido o calçamento da Avenida Último de Carvalho, na sede do Município.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/772/019_requerimento__sistema_de_iluminacao_da_praca_EVverZv.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/772/019_requerimento__sistema_de_iluminacao_da_praca_EVverZv.doc</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscreve vem nos termos regimentais requerer reforma do sistema de iluminação da Praça Manoel dos Santos Seixas no Bairro das Flores.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/773/020_requerimento__requerer_poda_das_arvores_da_p_lysBhsG.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/773/020_requerimento__requerer_poda_das_arvores_da_p_lysBhsG.doc</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscreve vem nos termos regimentais requerer poda das árvores da Praça Manoel dos Santos Seixas no Bairro das Flores</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/774/021_requerimento__poste_de_iluminacao_e_calcamen_lSD0Fya.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/774/021_requerimento__poste_de_iluminacao_e_calcamen_lSD0Fya.doc</t>
   </si>
   <si>
     <t>Colocação de um poste no  nº 602  e a colocação de um braço de luz no nº 618 na Avenida Silvio Bastos.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/775/022_requerimento__arrume_a_escada_no_migliano_co_PSTQwdT.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/775/022_requerimento__arrume_a_escada_no_migliano_co_PSTQwdT.doc</t>
   </si>
   <si>
     <t>Arrume a escada na localidade do Migliano, concretando e colocando sistema de iluminação.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/776/023_requerimento__finalizacao_do_calcamento_na_a_ueX94MK.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/776/023_requerimento__finalizacao_do_calcamento_na_a_ueX94MK.doc</t>
   </si>
   <si>
     <t>Finalização do calçamento na Avenida Machado Coelho e a rua do Damião do Bar no Bairro das Flores com finalização de iluminação em todas as ruas pendentes ou criação de uma praça por se tratar de fim de rua onde a população faz de lixeira.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/777/024__requerimento_ambulancia__24_horas_no_bairro_wqyfuDp.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/777/024__requerimento_ambulancia__24_horas_no_bairro_wqyfuDp.doc</t>
   </si>
   <si>
     <t>Colocação de uma ambulância de plantão 24 horas no Bairro das Flores para também atender Serraria e Migliano.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/778/025_requerimentofinalizacao__calcamento_e_ilumin_b6yWocx.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/778/025_requerimentofinalizacao__calcamento_e_ilumin_b6yWocx.doc</t>
   </si>
   <si>
     <t>Que finalize o calçamento das ruas do Loteamento Tirano, mais conhecido como Portelinha.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/779/026_requerimento_contratacao_de_mais_um_medico__93si0ce.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/779/026_requerimento_contratacao_de_mais_um_medico__93si0ce.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de contratação de mais um médico ginecologista para a Rede de Saúde Municipal.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/780/027_requerimento_contratacao_de_professor_de_edu_qQ23irQ.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/780/027_requerimento_contratacao_de_professor_de_edu_qQ23irQ.doc</t>
   </si>
   <si>
     <t>Providencie a contratação de professor de educação física para a academia popular instalada na Praça Mauro Roquete Pinto, Praça de Ericeira e Sossego.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/781/028_requerimento_reforma__e_criacao_de_pracas___KrVISIl.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/781/028_requerimento_reforma__e_criacao_de_pracas___KrVISIl.docx</t>
   </si>
   <si>
     <t>Reforma com parques recreativos, paisagismos e sistema de iluminação da Praça Mauro Roquete Pinto, Manoel dos Santos Seixas no Bairro das Flores, da Praça de Sossego, da Praça de Ericeira e criação de praças nas Localidades do Migliano e Silveira Lobo.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/783/029_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/783/029_requerimento.doc</t>
   </si>
   <si>
     <t>Preste acessória ao Clube Santanense para resolver as pendências que causam a interdição do mesmo.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>Instalação de retransmissora em HD das demais emissoras já existentes e acrescente mais essas emissoras TV ALEMG e TV Super.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/785/031_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/785/031_requerimento.doc</t>
   </si>
   <si>
     <t>Junto a Viação Sertaneja ônibus adaptados a portadores de necessidades especiais, notadamente cadeirantes, nas linhas que servem o município.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/786/032_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/786/032_requerimento.doc</t>
   </si>
   <si>
     <t>Reforma ou restauração da estação ferroviária de Serraria e criação de um mercado municipal para exposição dos produtos produzidos em nosso município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Joãozinho Batata, Marcus Vinicius, Roberta Cacau</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/787/033_requerimento.docx</t>
+    <t>Fábio Joaquim, Joãozinho Batata, Marquinhos Tirinha, Roberta Cacau</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/787/033_requerimento.docx</t>
   </si>
   <si>
     <t>Limpeza dos poços artesianos e das caixas d’água de Sossego, Ericeira, Silveira Lobo, Bairro das Flores que também atende Serraria e Migliano.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/788/034_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/788/034_requerimento.docx</t>
   </si>
   <si>
     <t>Que a Vigilância Sanitária faça varredura pra eliminação dos Caramujos no centro da cidade e em todos os bairros. Evitando assim a proliferação de doenças e contaminação.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/789/035_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/789/035_requerimento.docx</t>
   </si>
   <si>
     <t>Passe a máquina e colocação de saibro na estrada do Sítio do Tuyuyu.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/790/036_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/790/036_requerimento.docx</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, colocação de telefone fixo na UBS e instalação de bebedouro no Município de Silveira Lobo.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Marcus Vinicius, Roberta Cacau, Vino</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/791/037_requerimento.doc</t>
+    <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Marquinhos Tirinha, Roberta Cacau, Vino</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/791/037_requerimento.doc</t>
   </si>
   <si>
     <t>Requer colocação de iluminação pública e calçamento na Rua Antônio José Soares na localidade de Ericeira.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/792/038_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/792/038_requerimento.docx</t>
   </si>
   <si>
     <t>Fazer novos escoamento das águas das chuvas em todas as ruas do  Bairro das Flores.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/793/039_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/793/039_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de iluminação pública na Rua Antônio Bruno nas proximidades do nº 34 na localidade de Ericeira.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/794/040_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/794/040_requerimento.docx</t>
   </si>
   <si>
     <t>Construção de quadra poliesportiva na Localidade do Migliano, possibilitando assim um espaço adequado e seguro para prática de esportes.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/795/041_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/795/041_requerimento.doc</t>
   </si>
   <si>
     <t>Entre em contato com Viação Sertaneja, para que a mesma estude a possibilidade de criação de alguns horários de ônibus Santana/Juiz de Fora pelo novo acesso com entrada em Matias Barbosa.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Providencie a implosão e alargamento da pedreira na estrada Serraria/Bairro das Flores.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/797/043_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/797/043_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de poste de iluminação pública na esquina da Rua José Valentim Clemente .</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/798/044_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/798/044_requerimento.docx</t>
   </si>
   <si>
     <t>Requer que Executivo Municipal, após ouvido o Douto Plenário, quebra mola no Trevo no Portal da Cidade .</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/799/045_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/799/045_requerimento.docx</t>
   </si>
   <si>
     <t>Faça fechamento da Rua próximo a praça no Bairro das Flores aos sábado e domingos.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/800/046_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/800/046_requerimento.doc</t>
   </si>
   <si>
     <t>Requer a instalação de iluminação pública e calçamento na via que liga Bairro das Flores a Souza Aguiar até a divisa do município.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/801/047_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/801/047_requerimento.docx</t>
   </si>
   <si>
     <t>Concretagem em torno dos poços artesianos do Bairro das Flores, Facilitando assim o acesso e manutenção dos mesmos.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/802/048_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/802/048_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de iluminação pública na Rua Camilo Ferreira da Fonseca na localidade de Silveira Lobo, até o número 358, que é a última casa da referida via.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/803/049_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/803/049_requerimento.docx</t>
   </si>
   <si>
     <t>Coloque um bueiro na rua José Granato nas proximidades do número 788, e estenção do calçamentos por pelo menos dez metros, na localidade de Sossego.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/804/050_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/804/050_requerimento.docx</t>
   </si>
   <si>
     <t>Seja remarcado todos os pontos de táxi do município com colocação de placas de identificação e pintura de faixa amarela.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/805/051_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/805/051_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de um quebra-molas na Rua Pedro Coelho Badaró, próximo ao nº 179 na localidade de Serraria.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/806/052_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/806/052_requerimento.docx</t>
   </si>
   <si>
     <t>Seja criada uma caixa postal uma agencia de correio em Serraria, para atender Bairros das Flores, Serraria e Migliano.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/807/053_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/807/053_requerimento.docx</t>
   </si>
   <si>
     <t>Retirada dos ferros na Rua do Posto de Saúde na Localidade do Bairro das Flores como a rua não fica mais interditada.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/808/054_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/808/054_requerimento.doc</t>
   </si>
   <si>
     <t>Veja a possibilidade junto ao Departamento de obras da construção de uma rampa de acesso para cadeirantes na porta do Cartório de Registro Civil.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/809/055_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/809/055_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de ponto de ônibus na entrada do Migliano.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/810/056_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/810/056_requerimento.docx</t>
   </si>
   <si>
     <t>Que seja terminado o calçamento na rua da estação em Serraria.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/811/057_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/811/057_requerimento.docx</t>
   </si>
   <si>
     <t>Que Secretário de Saúde apresente o rol de medicamentos obrigatórios que devem estar disponíveis à população na Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/812/058_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/812/058_requerimento.doc</t>
   </si>
   <si>
     <t>Coloque em funcionamento o tele-centro na localidade do Bairro das Flores.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/813/059_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/813/059_requerimento.docx</t>
   </si>
   <si>
     <t>Possibilidade de fazer a colocação da Academia da Saúde nas localidades que ainda não tem. Especialmente em Bairro das Flores, Serraria, Migliano e Silveira Lobo.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/814/060_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/814/060_requerimento.doc</t>
   </si>
   <si>
     <t>Construção de uma cobertura na área de saúde onde ficam guardados os carros do posto de saúde e galpões.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/815/061_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/815/061_requerimento.docx</t>
   </si>
   <si>
     <t>Que os medicamentos prescritos aos pacientes sejam entregues imediatamente aos mesmos. Pelo médico ou por funcionário do posto, logo após a consulta. E na impossibilidade de que isso ocorra que seja organizada uma tabela de entrega de medicamentos pelo farmacêutico em todos os postos onde há atendimento médico diariamente.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/816/062_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/816/062_requerimento.doc</t>
   </si>
   <si>
     <t>Que o Executivo Municipal entre em contato com a MRS Logística S/A para que a mesma coloque cancela na passagem de nível na entrada do Bairro das Flores.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/817/063_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/817/063_requerimento.doc</t>
   </si>
   <si>
     <t>Construção de passarela sobre o Rio Paraibuna ligando a Localidade de Bairro das Flores a Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/818/064_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/818/064_requerimento.docx</t>
   </si>
   <si>
     <t>Que estude a possibilidade de construir a escada de servidão no loteamento Tirano.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/819/065_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/819/065_requerimento.docx</t>
   </si>
   <si>
     <t>que aproveite este período de estiagem para fazer a limpeza das bocas de lobo e bueiros dos perímetros urbanos e de estradas vicinais, bem como abrir valetas para melhorar a drenagem das águas de chuvas.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Colocação de cobertura na arquibancada e reforma do vestiário com implantação de um bar no campo de Bairro das Flores.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/821/067_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/821/067_requerimento.doc</t>
   </si>
   <si>
     <t>Que seja feito um projeto para melhorar o acesso e dar mais segurança aos que trafegam no trecho da descida da cachoeira do Bicano, este sendo trecho da estrada de Santana do Deserto a comunidade de Ericeira.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/822/068_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/822/068_requerimento.doc</t>
   </si>
   <si>
     <t>Limpeza e se possível dragagem do Córrego Recreio da Serra, na Sede do Município para evitar alagamentos nas casas vizinhas.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/823/069_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/823/069_requerimento.docx</t>
   </si>
   <si>
     <t>Que sejam retirados todos os veículos velhos, com carcaça,sem uso que ficam nas vias públicas e em todas  localidades. Que costumam permanecer por mais tempo sem serem removidos pelos proprietários.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/824/070_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/824/070_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de câmeras de monitoramento em todas as entradas da cidade, tanto na sede quanto nas localidades, especialmente nas que dão acesso a outros municípios.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/825/071__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/825/071__requerimento.docx</t>
   </si>
   <si>
     <t>Regule concessão de transporte circular através de van, moto táxi ou um ônibus em todo  município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba, Roberta Cacau</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/826/072__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/826/072__requerimento.docx</t>
   </si>
   <si>
     <t>Abra edital de contratação de seguro para todos os veículos pertencentes a municipalidade, bem como seguro de vida para os de transporte de pessoas. Sejam elas estudantes ou pacientes.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>Léo da Bomba, Fábio Joaquim</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/827/073_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/827/073_requerimento.docx</t>
   </si>
   <si>
     <t>Construção de rede de água pluvial na localidade do Migliano, com colocação de bocas de lobo e rede adequada para grandes volumes de água.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/828/074_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/828/074_requerimento.docx</t>
   </si>
   <si>
     <t>Calçamento das ruas que ainda não são calçadas na localidade do Migliano.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/829/075__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/829/075__requerimento.docx</t>
   </si>
   <si>
     <t>Realize estudos para desapropriação de terreno ao lado do campo de futebol as margens da estrada Serraria a Bairro das Flores para construção de casas populares.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/830/076_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/830/076_requerimento.docx</t>
   </si>
   <si>
     <t>Reparos na estrada que liga a Gruta e a estrada de Silveira Lobo com ensaibramento.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/831/077_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/831/077_requerimento.docx</t>
   </si>
   <si>
     <t>Contratação de psicólogo para atuar exclusivamente nas Escolas da rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/832/078_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/832/078_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de placas com os nomes das ruas em todas as localidades, tal quais as usadas na sede do município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/833/079_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/833/079_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de Sistema de Monitoramento em todas as Escolas dos bairros e centro se possível dentro e fora das salas de aulas.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/834/080__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/834/080__requerimento.doc</t>
   </si>
   <si>
     <t>Promover o calçamento do trecho final da Rua Francelino Corrêa, sentido Centro/Sossego, numa extensão pela qual se tem residência.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/835/081_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/835/081_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de placas informativas para idosos, gestantes, deficientes.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/836/082_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/836/082_requerimento.docx</t>
   </si>
   <si>
     <t>Reforma de todos os Postos de Saúde.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/837/083_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/837/083_requerimento.doc</t>
   </si>
   <si>
     <t>Conclusão do calçamento da rua da estação na Localidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/838/084_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/838/084_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de fazer a colocação de caçambas de lixo em todos os bairros do município e no centro.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/839/085__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/839/085__requerimento.doc</t>
   </si>
   <si>
     <t>Faça a compra de um caminhão pipa.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/840/086_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/840/086_requerimento.docx</t>
   </si>
   <si>
     <t>Verifique a possibilidade de contratar um Cardiologista para as Localidades de Ericeira, Silveira Lobo e Sossego.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/841/087_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/841/087_requerimento.docx</t>
   </si>
   <si>
     <t>Transmissor de HDTV na cidade.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/842/088_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/842/088_requerimento.doc</t>
   </si>
   <si>
     <t>Estenda a pavimentação asfáltica da estrada Serraria/Bairro das Flores até a divisa com o Município de Simão Pereira.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/843/089_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/843/089_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de iluminação pública na estação de Serraria e a retirada dos carros velhos abandonados do local.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/844/090_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/844/090_requerimento.doc</t>
   </si>
   <si>
     <t>Providencia o mais rápido possível a instalação de linha telefônica direta e exclusiva para uso do Posto de Saúde de Sossego.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/845/091_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/845/091_requerimento.docx</t>
   </si>
   <si>
     <t>Que estude a possibilidade de fazer a construção de pontos de ônibus nas localidades de Ericeira, Silveira Lobo, Sossego, Bairro das Flores e de Serraria.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/846/092_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/846/092_requerimento.doc</t>
   </si>
   <si>
     <t>Providencie a construção de um muro nos fundos do cemitério municipal, na divisa com a propriedade do Sr. Carlos de Freitas.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/847/093_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/847/093_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de poste de iluminação pública na Rua Pedro Pullig em frente ao número 1135 na localidade de Sossego.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/848/094_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/848/094_requerimento.docx</t>
   </si>
   <si>
     <t>Faça a colocação de uma lixeira na Rua Francelino Corrêa em frente ao número 543.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/849/095_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/849/095_requerimento.docx</t>
   </si>
   <si>
     <t>Reforma de pavimentação das vias públicas.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Marcus Vinicius</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/850/096_requerimento.docx</t>
+    <t>Fábio Joaquim, Marquinhos Tirinha</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/850/096_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de contratar um professor que possa dar atenção para alunos com deficiência intelectual de modo geral.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/851/097_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/851/097_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de quebra mola na estrada de Serraria no Bairro das flores, próximo ao Colégio Julia de Lima.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>Fábio Joaquim, Léo da Bomba, Marcus Vinicius</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/852/098_requerimento.docx</t>
+    <t>Fábio Joaquim, Léo da Bomba, Marquinhos Tirinha</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/852/098_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de GUARD RAIL(trilho de guarda) Ligando Serraria x Bairro das Flores nos pontos perigosos.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/853/099_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/853/099_requerimento.docx</t>
   </si>
   <si>
     <t>Seja feito informatização do Sistema de saúde de acordo com PORTARIA N° 2.073, de 31 de Agosto de 2011 do Ministério da Saúde.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/854/100_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/854/100_requerimento.docx</t>
   </si>
   <si>
     <t>Providencie através da secretaria de Assistência Social a realização de cursos Profissionalizantes no município.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/855/101_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/855/101_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação do material conhecido como escória em todas as estradas de chão do Município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>Fábio Joaquim, Roberta Cacau</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/856/102_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/856/102_requerimento.doc</t>
   </si>
   <si>
     <t>Estude a possibilidade de implantação de uma sala de informática na escola do Bairro das Flores.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/857/103_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/857/103_requerimento.docx</t>
   </si>
   <si>
     <t>Que seja feita uma limpeza e manutenção na estrada que dá acesso ao Sítio da Laje e Fazenda São Longuinho.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/858/104_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/858/104_requerimento.docx</t>
   </si>
   <si>
     <t>Possibilidade de colocação de internet livre em todos os bairros de preferência nas praças.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/859/105_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/859/105_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de quebra mola na Rua Marechal Francisco Damasceno Portugal.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/860/106_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/860/106_requerimento.docx</t>
   </si>
   <si>
     <t>Coloque placas ou faça a pintura no muro da antiga escola de Serraria na ladeira da igreja São Sebastião identificando que é proibido estacionar no local.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/861/107__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/861/107__requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de se fazer uma limpeza nas margens dos rios e córregos que cortam o nosso município e também nos bueiros e bocas de lobo das áreas urbanas.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/862/108_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/862/108_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de banheiro público nas praças de todas as localidades do Município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/863/109_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/863/109_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de  redes novas bomba d’água, mangueira e suporte para irrigação no campo do Bairro das Flores.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/864/110_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/864/110_requerimento.docx</t>
   </si>
   <si>
     <t>Possibilidade de colocação de Sistema de Monitoramento em todas as Escolas dos bairros e centro se possível dentro e fora das salas de aulas.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/865/111_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/865/111_requerimento.doc</t>
   </si>
   <si>
     <t>Roçada e capina das margens da estrada Santana/Serraria.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/866/112_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/866/112_requerimento.docx</t>
   </si>
   <si>
     <t>Conclusão da rede de esgoto e iluminação até o último terreno da rua da estação na localidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/867/113_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/867/113_requerimento.doc</t>
   </si>
   <si>
     <t>Reparo de bueiro na Rua Pedro Coelho Badaró com colocação de tampa na beira da linha para eliminação do mal cheiro, próximo ao nº 179 na localidade de Serraria.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/868/114_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/868/114_requerimento.docx</t>
   </si>
   <si>
     <t>Que seja homologado no órgão competente e que faça a colocação de placas de identificação dos quebra-molas e também a pintura dos mesmos em todas as localidades do município.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Fábio Joaquim, Joãozinho Batata, Léo da Bomba</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/869/115_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/869/115_requerimento.docx</t>
   </si>
   <si>
     <t>Verifique a possibilidade de continuar o Efetivo Programa de Sexta Construção já aprovado em Lei.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/870/116_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/870/116_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de realizar convênio com a Defensoria Pública do estado para atendimento presencial em nosso município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/871/117__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/871/117__requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de placas de identificação nos pontos de ônibus em todos os município.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/872/118_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/872/118_requerimento.doc</t>
   </si>
   <si>
     <t>Que estude a possibilidade de colocação de tampas com grades para os bueiros de captação de águas fluviais, existentes na Rua Francelino Corrêa, próximo ao número 582.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/873/119__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/873/119__requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade colocar um transformador no loteamento Tirano, mais conhecido como Portelinha.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/874/120__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/874/120__requerimento.doc</t>
   </si>
   <si>
     <t>Que estude junto ao Departamento de Obras do Município a possibilidade de construção de um calçadão ligando Serraria à entrada da estrada para Ericeira, para que as pessoas possam fazer suas caminhadas com mais segurança.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/875/121__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/875/121__requerimento.doc</t>
   </si>
   <si>
     <t>Compra de roçadeiras adaptadas para trabalhos na vertical e em planos inclinados, tais como as usadas pela CONCER.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/876/122__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/876/122__requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de recuperar o repuxo da Praça Mauro Roquete Pinto.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/877/123__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/877/123__requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de poste de iluminação pública nas proximidades do número 104 na Rua Mando David Grazinoli.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Fábio Joaquim, Joãozinho Batata, Roberta Cacau</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/878/124__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/878/124__requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de recuperar o prédio da Escola Rural Clóvis Salgado, na localidade de Santa Bárbara.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/879/125_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/879/125_requerimento.doc</t>
   </si>
   <si>
     <t>Reforma do vestiário do campo de futebol da localidade do Bairro das Flores e criação de um bar.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/880/126_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/880/126_requerimento.docx</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/881/127_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/881/127_requerimento.doc</t>
   </si>
   <si>
     <t>Convocação de Audiência Pública com a empresa MRS Logistica S/A, para tratar da remoção da pedreira da estrada Serraria/Bairro das Flores e colocação de proteção ao longo da linha na referida estrada.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Fábio Joaquim, Léo da Bomba, Roberta Cacau</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/882/128_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/882/128_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de passar a Patrol na estrada que dá acesso a Fazenda São Longuinho e Sítio da Laje e providencie a limpeza das valetas para melhorar a captação de água das chuvas.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/883/129__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/883/129__requerimento.doc</t>
   </si>
   <si>
     <t>Estude junto ao Departamento de obras a possibilidade de construir uma quadra poliesportiva na localidade de Santa Barbara, visto que existe uma área disponível, onde outrora funcionava uma escola Municipal e a mesma está inativa e em ruinas há muitos anos.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/884/130_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/884/130_requerimento.docx</t>
   </si>
   <si>
     <t>Faça a limpeza das margens do córrego da Rua Último de Carvalho.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Estude a possibilidade de construir junto a antiga escola da Comunidade de Silveira Lobo uma praça com quadra poliesportiva.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/886/132_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/886/132_requerimento.docx</t>
   </si>
   <si>
     <t>Instale corrimão na servidão que liga a Rua Antônio Rosa,Rua Minas Gerais e  a Rua Melo Brandão.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/887/133_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/887/133_requerimento.doc</t>
   </si>
   <si>
     <t>Estude a possibilidade de construir uma sala apropriada para a execussão de curativos na UBS da comunidade de Sossego.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/888/134_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/888/134_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de fazer a instalação de um orelhão na Rua Wilson Sanábio próximo ao número 361 na localidade de Sossego.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/889/135_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/889/135_requerimento.docx</t>
   </si>
   <si>
     <t>Número de telefone celular para cessão à Polícia Militar.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/890/136__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/890/136__requerimento.docx</t>
   </si>
   <si>
     <t>Instalação de sistema automático de liga/desliga nas bombas dos poços artesianos nas localidades de Bairros das Flores, Ericeira, Silveira Lobo e Sossego.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Fábio Joaquim, Vino</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/891/137_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/891/137_requerimento.docx</t>
   </si>
   <si>
     <t>Roçada e limpeza da estrada que liga Ericeira a Serraria.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/892/138_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/892/138_requerimento.doc</t>
   </si>
   <si>
     <t>Verifique a possibilidade de realização de convênio com o Governo Federal para dragagem de desassoreamento do rio Caguincho.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/893/140_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/893/140_requerimento.doc</t>
   </si>
   <si>
     <t>Estude possibilidade criação de um posto atendimento veterinário e contratação de um profissional para atender os fazendeiros da região para dar maior incentivo aos mesmo</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/894/140_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/894/140_requerimento.doc</t>
   </si>
   <si>
     <t>Mande fazer uma análise da qualidade das águas consumidas pelos municípios de poços, minas e da Copasa em todo o nosso município.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/895/141_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/895/141_requerimento.doc</t>
   </si>
   <si>
     <t>Que seja criado cursos de artesanato para reativação da Casa de Artesão.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/896/142_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/896/142_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a viabilidade para construção da Capela Mortuária nas localidades de, Ericeira, Silveira Lobo, Sossego, Bairro das Flores e Serraria.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/897/143_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/897/143_requerimento.doc</t>
   </si>
   <si>
     <t>Que interceda junto ao DER que faça obras de melhorias no trevo junto ao pórtico na entrada da cidade.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/898/144_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/898/144_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de dispense para sabonete em líquido e álcool em gel no Cemitério Municipal.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/899/145_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/899/145_requerimento.docx</t>
   </si>
   <si>
     <t>Que faça limpeza das margens do rio do trecho ponte (perto da delegacia de polícia) até a ponte da cachoeira do Bicano.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/900/146_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/900/146_requerimento.doc</t>
   </si>
   <si>
     <t>Que estude junto ao Departamento de obras e estradas a possibilidade de ampliação da ponte sobre o Rio Caguincho na Comunidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/901/147_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/901/147_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de adquirir uma motocicleta para a área de saúde.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/902/148_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/902/148_requerimento.docx</t>
   </si>
   <si>
     <t>Que faça a limpeza e a retirada dos pombos na Escola Julia de Lima na Localidade do Bairro das Flores.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/903/149_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/903/149_requerimento.docx</t>
   </si>
   <si>
     <t>Que estude a possibilidade de fazer calçamento e  colocação de iluminação na Rua que da acesso escadaria da capela mortuária.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/904/150_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/904/150_requerimento.doc</t>
   </si>
   <si>
     <t>Requer instalação do bebedouro no posto de saúde da localidade Silveira Lobo.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/905/151_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/905/151_requerimento.doc</t>
   </si>
   <si>
     <t>Estude a possibilidade de melhoria na iluminação pública na comunidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/906/152_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/906/152_requerimento.docx</t>
   </si>
   <si>
     <t>Que seja feito o calçamento de Santana a Ericeira e Santana a Sossego.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/907/153_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/907/153_requerimento.docx</t>
   </si>
   <si>
     <t>Que tampe os buracos do asfalto na localidade de Ericeira com material CBUQ ou PMF.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/908/154_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/908/154_requerimento.docx</t>
   </si>
   <si>
     <t>Que faça um quebra mola na Rua Arcília Bastos em frente ao n°69, na Localidade de Ericeira.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/909/155_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/909/155_requerimento.docx</t>
   </si>
   <si>
     <t>Recolhimento de entulho em todo nosso município com dias marcados nos bairros e no centro da cidade.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/910/156_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/910/156_requerimento.docx</t>
   </si>
   <si>
     <t>Que a Polícia Militar do Município possa fazer  mais rondas em todas as Localidades.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/911/157_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/911/157_requerimento.docx</t>
   </si>
   <si>
     <t>Possibilidade da construção de Parquinho Infantil nas localidades do Migliano, Serraria e Silveira Lobo e Sossego.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/912/158_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/912/158_requerimento.docx</t>
   </si>
   <si>
     <t>Calçamento com bloquetes ligando as localidades de Serraria e Ericeira.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/913/159_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/913/159_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de iluminação pública no final da Rua Eugênio de Morais na servidão da família Melo, na localidade do Bairro das Flores.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/914/160_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/914/160_requerimento.docx</t>
   </si>
   <si>
     <t>Campeonato para as categorias 07 a 10 anos mirim, 10 a 13 anos infantil, 13 a 15 anos juvenil, 15 a 18 anos júnior.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/915/161requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/915/161requerimento.docx</t>
   </si>
   <si>
     <t>Faça perfuração na pedreira do Bairro das Flores para retirar a água que fica empossada, pois fica muito cheio parecendo um rio.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/916/162_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/916/162_requerimento.docx</t>
   </si>
   <si>
     <t>Faça com urgência o calçamento das ruas do Migliano mesmo sabendo que isso é um projeto futuro.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/917/163_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/917/163_requerimento.docx</t>
   </si>
   <si>
     <t>Estude a possibilidade de criar uma linha circular no município para os munícipes dentro de possíveis leis.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Quando for abrir a pedra que vai para Bairro das Flores, estude a possibilidade de abrir a pedra da via férrea( tipo um túnel),  que fica localizada na estrada de Ericeira a Santana.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/919/165_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/919/165_requerimento.docx</t>
   </si>
   <si>
     <t>que estude a possibilidade de fazer a colocação de um poste na Rua Antônio Bruno na Localidade de Ericeira.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/920/166_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/920/166_requerimento.docx</t>
   </si>
   <si>
     <t>na Rua José Maria Botelho, levante a grade do bueiro e na Rua Clodomiro da Rocha mais duas grades.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/921/167_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/921/167_requerimento.doc</t>
   </si>
   <si>
     <t>Calçamento da Rua Francisco de Souza, que tem aproximadamente setenta metros de comprimentos e dez metros de largura, com caixa de broquete ou asfalto, na Localidade de Ericeira.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/922/168_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/922/168_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de três mata burro próximo ao Sitio São Quirino, São Gilberto e São Berto na Zona Rural.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/923/169_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/923/169_requerimento.docx</t>
   </si>
   <si>
     <t>Transferência da academia para um outro local, como á praça ao lado da Igreja ou ao lado do campo de futebol em um terreno, próximo ao número 33, se o projeto da Academia permitir fechar toda sua extensão, que a mesma seja fechada tendo horário de abertura.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/924/170_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/924/170_requerimento.docx</t>
   </si>
   <si>
     <t>Reforma da servidão com edificação de passeio escada e iluminação próxima ao número 80 na, Avenida Silvio Bastos que liga a Rua Antônio José Soares próximo a guarita.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/925/171_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/925/171_requerimento.docx</t>
   </si>
   <si>
     <t>que na  Rua Antônio Rosa seja feito limpeza de passeio ao lado do talude e calçamento da mesma.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/926/172_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/926/172_requerimento.doc</t>
   </si>
   <si>
     <t>colocação de poste de iluminação pública na Rua Francisco de Souza na Localidade de Ericeira, nas proximidades do nº 56.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/927/173_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/927/173_requerimento.docx</t>
   </si>
   <si>
     <t>Que no inicio da Avenida Silvio Bastos, próximo ao número 1092, amplie de cem metros (100 m)a cento e cinquenta metros (150 m) de pavimentação com portal do bairro de chegada.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/928/174_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/928/174_requerimento.docx</t>
   </si>
   <si>
     <t>Que seja feito uma calha na Avenida Silvio Bastos próxima ao número 1092 até 958, para o encaminhamento desta água para a caixa de drenagem.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/929/175_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/929/175_requerimento.docx</t>
   </si>
   <si>
     <t>colocação de quebra mola  próximo  ao n° 139 Avenida Silvio Bastos localidade de Ericeira</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/930/176_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/930/176_requerimento.docx</t>
   </si>
   <si>
     <t>que na Avenida Silvo Bastos, próximo ao número 958, que seja feito uma capitação de água fluvial através de manilha de metro, jogando para o córrego.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/931/177_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/931/177_requerimento.docx</t>
   </si>
   <si>
     <t>que coloque uma grade no bueiro, próximo ao número 884, localizado na Avenida Silvio Bastos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/932/178_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/932/178_requerimento.docx</t>
   </si>
   <si>
     <t>recolocação de todo o meio-fio das ruas e avenidas da localidade de Ericeira.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/933/179_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/933/179_requerimento.docx</t>
   </si>
   <si>
     <t>quando for instalada a fábrica de broquete que é de grande importância para município, assim que aberta, se possível restaure a pavimentação do Bairro de Ericeira.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/934/180_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/934/180_requerimento.docx</t>
   </si>
   <si>
     <t>estude a possibilidade de instalação de dois postes de iluminação pública na Rua Antônio Bruno em frente ao número 11 e do posto de saúde.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/935/181_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/935/181_requerimento.docx</t>
   </si>
   <si>
     <t>que seja elaborado com o meio ambiente, autorização de um projeto de um Horto Florestal ou parque ecológico na Capinheira do bairro de Ericeira, ao qual segue á margem ao Rio Cagado.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/936/182_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/936/182_requerimento.doc</t>
   </si>
   <si>
     <t>revisão da iluminação pública na Praça Chefe Antônio Rosa em frente a Escola Maria Antonia Bruno, na Localidade de Ericeira.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/937/183_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/937/183_requerimento.docx</t>
   </si>
   <si>
     <t>reforma da mina de água do Bairro de Ericeira, localizada na Avenida Silvio Bastos, próximo ao número 220. Se possível que estude um jeito para transferi-la para outro lado, uma mina fechada e coberta com horário.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/938/184_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/938/184_requerimento.doc</t>
   </si>
   <si>
     <t>reforma na ponte no Bairro de Ericeira próximo ao N° 784, e, reparo e recosntrução do guarda corpo na ponte que liga os Município de Santana do Deserto e Chiador.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/939/185_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/939/185_requerimento.doc</t>
   </si>
   <si>
     <t>transferir a corrente que fecha a rua para o início da quadra , e o fechamento da Rua Antonio Bruno na localidade de Ericeira, nos finais de semana, para formação de espaço de lazer e se possivel que um funcionário abra aos domingos quando for precioso.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/940/186_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/940/186_requerimento.docx</t>
   </si>
   <si>
     <t>que estude possibilidade de instalação de dois postes de iluminação pública na Rua  Antônio Bruno em frente ao número 11 e no posto de saúde.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/941/187_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/941/187_requerimento.docx</t>
   </si>
   <si>
     <t>Ambulância fixa para Bairro de Ericeira.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/942/188__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/942/188__requerimento.docx</t>
   </si>
   <si>
     <t>manutenção de um bueiro com grade próximo ao número 618, na Avenida Silvio Bastos.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/943/189_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/943/189_requerimento.docx</t>
   </si>
   <si>
     <t>manutenção de um bueiro com grade, próximo ao número 784 na Avenida Silvio Bastos. E a reforma de mais dois bueiros e a desobstrução, próximo ao número 750.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/944/190_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/944/190_requerimento.docx</t>
   </si>
   <si>
     <t>abertura do talude na estrada de Ericeira próximo ao Sítio Primavera dos Faria.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/945/191_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/945/191_requerimento.docx</t>
   </si>
   <si>
     <t>limpeza do corrego que se localiza atras das casas cooperativa  de Ericeira do brejo na beira do campo.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/946/192_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/946/192_requerimento.docx</t>
   </si>
   <si>
     <t>termine o trabalho da ponte de Santana Barbara  José Paiva Gomes essa que foi nomeada em Lei.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/947/193_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/947/193_requerimento.doc</t>
   </si>
   <si>
     <t>que envie com urgência mais um médico para a localidade de Ericeira, com melhoria nos atendimentos e que possa  haver  mais atendimentos durante a semana.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/950/194_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/950/194_requerimento.docx</t>
   </si>
   <si>
     <t>Faça a colocação de coletor de pilhas e baterias,em todos os órgãos público, pois são produtos largamente utilizados no cotidiano das residências, comércios e indústrias.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/951/195_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/951/195_requerimento.docx</t>
   </si>
   <si>
     <t>Possibilidade de adquirir um trator de esteira para município.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/952/196_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/952/196_requerimento.docx</t>
   </si>
   <si>
     <t>Que Prefeitura tome as devidas providencias sobre a queda do  muro que caiu na Rua Francelino Correa Nº 543, na casa da  Senhora Maria da Glória Milani.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/953/197_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/953/197_requerimento.docx</t>
   </si>
   <si>
     <t>Trocar todos os aparelhos da Sala de Fisioterapia do Posto de Saúde de Santana do Deserto e se possível,instalar um aparelho de ar condicionado na sala em virtude do imenso calor.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/954/198_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/954/198_requerimento.docx</t>
   </si>
   <si>
     <t>Realize limpeza das moitas de bambus na  beirada dos córregos de Santana.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>Marcus Vinicius, Léo da Bomba</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/955/199_requerimento.docx</t>
+    <t>Marquinhos Tirinha, Léo da Bomba</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/955/199_requerimento.docx</t>
   </si>
   <si>
     <t>Realize processo licitatório para compra de geradores para os poços artesianos de todo o município.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/956/200_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/956/200_requerimento.docx</t>
   </si>
   <si>
     <t>CONVOQUE o Secretário Municipal de Turismo, Cultura, Esporte e Lazer para prestar esclarecimentos sobre todas as ações relacionadas com o Carnaval 2019.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/979/201_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/979/201_requerimento.doc</t>
   </si>
   <si>
     <t>Colocação de um braço de luz na Rua Arcília Bastos n º 22 ao lado casa da Senhora Penha na localidade de Ericeira na divisa da Rua Severino Junqueira. E a possibilidade de colocação uma tampa de bueiro enfrente a casa da Dadá nº 72.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/980/202_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/980/202_requerimento.doc</t>
   </si>
   <si>
     <t>Limpeza ao redor da estação de Serraria, colocação das telhas em seu devido lugar e troca da lâmpada do poste.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/981/203_requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/981/203_requerimento.doc</t>
   </si>
   <si>
     <t>Roçada da margem na Rua Camilo Ferreira da Fonseca nº 358 na localidade de Silveira Lobo.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/982/204__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/982/204__requerimento.doc</t>
   </si>
   <si>
     <t>Que aumente a coleta de lixo para duas vezes por semana  em Ericeira e que possa se estender, nos municípios onde passa uma vez a coleta para  duas vezes.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/983/205__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/983/205__requerimento.doc</t>
   </si>
   <si>
     <t>Que possa  implantar em todo município as lixeiras que separa reciclagem.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/984/206__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/984/206__requerimento.doc</t>
   </si>
   <si>
     <t>Que possa ser colocado urgentemente iluminação na Rua Severino Junqueira na localidade de Ericeira .</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/985/207__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/985/207__requerimento.doc</t>
   </si>
   <si>
     <t>Poda da árvore urgente na Diomar Lopes Silva altura do nº 40.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/986/208__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/986/208__requerimento.doc</t>
   </si>
   <si>
     <t>Desentupimento da rede de esgoto na Rua Maria da Costa Carvalho.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/987/209__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/987/209__requerimento.doc</t>
   </si>
   <si>
     <t>Aquisição de chapas de aço para tampar os bueiros das ruas que se encontram sem tampa e com as de concreto.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/997/210__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/997/210__requerimento.doc</t>
   </si>
   <si>
     <t>Requerer, fazer as podas de árvores dos galhos que se encontram nas redes elétricas de Ericeira.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Danilo</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/996/211__requerimento__colocacao_de_quebra-molas_na__EHp0Nbx.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/996/211__requerimento__colocacao_de_quebra-molas_na__EHp0Nbx.doc</t>
   </si>
   <si>
     <t>Requerer, Colocação de quebra-molas na Rua Claudomiro da Rocha.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/998/212__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/998/212__requerimento.doc</t>
   </si>
   <si>
     <t>Requerer, Colocação de quebra-molas na Rua Minas Gerais, onde já se encontra colocado placa de sinalização.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/999/213__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/999/213__requerimento.doc</t>
   </si>
   <si>
     <t>Requerer, compra de trator tracionado com implementos para atender pequenos e médios produtores do nosso município.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/214__requerimento.doc</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/214__requerimento.doc</t>
   </si>
   <si>
     <t>Requerer, contratação de médico veterinário para atender pequenos e médios produtores do nosso município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/215_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/215_requerimento.docx</t>
   </si>
   <si>
     <t>Estender colocação de iluminação da Rua Minas Gerais, Antônio Rosa a outra servidão.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/216_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/216_requerimento.docx</t>
   </si>
   <si>
     <t>Limpeza urgente das ruas do Loteamento Bosque das Palmeiras.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/218_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/218_requerimento.docx</t>
   </si>
   <si>
     <t>Colocação de um carro a disposição para entrega das cestas básicas.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/219_requerimeto.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/219_requerimeto.docx</t>
   </si>
   <si>
     <t>Colocação de quebra molas na estrada de Serraria e Bairro das Flores próximo ao número 161.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/220_requerimeto_colocacaco_de_quebra_molas_nas_mykdRd3.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/220_requerimeto_colocacaco_de_quebra_molas_nas_mykdRd3.docx</t>
   </si>
   <si>
     <t>Colocação de quebra molas próximo ao colégio Júlia de Lima, um perto da creche e  outro próximo ao bar do Sr. Antônio na localidade do Bairro das Flores.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/221_requerimento_compr_de_trator_agricula_joao_carlos.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/221_requerimento_compr_de_trator_agricula_joao_carlos.docx</t>
   </si>
   <si>
     <t>Compra de um trator agrícola de pneus com implementos para atendimento de nossos produtores rurais.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/222_requerimento_transporte_publico_urbano_alessandro.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/222_requerimento_transporte_publico_urbano_alessandro.docx</t>
   </si>
   <si>
     <t>Criação de linhas de transporte público municipais, ligando as localidades ao centro e vice-versa.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/223_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/223_requerimento.docx</t>
   </si>
   <si>
     <t>Que seja imediatamente feita a manutenção do calçamento de Broquetes nas ruas da cidade. Principalmente na Rua Marechal Francisco Damasceno Portugal.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/224_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/224_requerimento.docx</t>
   </si>
   <si>
     <t>Informe a esta casa o horário de trabalho da farmacêutica servidora Sra. Sâmara E. Stephani.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/225_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/225_requerimento.docx</t>
   </si>
   <si>
     <t>Seja informado a esta casa o nome das pessoas cadastradas para prestar serviço de taxista no município, bem como a identificação por placa dos veículos cadastrados. E que informe também onde estão cadastrados os respectivos pontos.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/226_requerimento_placa_de_sinalizacao_-_fabio.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/226_requerimento_placa_de_sinalizacao_-_fabio.docx</t>
   </si>
   <si>
     <t>Colocação de placa de limite de altura no portal na entrada da cidade.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/227_requerimento_onda_solidaria-fabio.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/227_requerimento_onda_solidaria-fabio.docx</t>
   </si>
   <si>
     <t>Se possível, fazer doação de bloquete  para ONG Solidária para fazer o calçamento da rua.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/228_requerimento_instalacao_de_cameras_de_moni_HN5PDfJ.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/228_requerimento_instalacao_de_cameras_de_moni_HN5PDfJ.docx</t>
   </si>
   <si>
     <t>Providenciar a instalação de Câmeras de Monitoramento nas praças de todos os município.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/229_requerimento_contratacao_de_profissional_p_muTJDYl.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/229_requerimento_contratacao_de_profissional_p_muTJDYl.docx</t>
   </si>
   <si>
     <t>Providenciar a contratação de profissional de psicologia habilitado e especializado para acompanhar as crianças vítimas de maus tratos nas creche municipais.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/230_requerimento_colocacao_de_computadores_na__nzaf1WV.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/230_requerimento_colocacao_de_computadores_na__nzaf1WV.docx</t>
   </si>
   <si>
     <t>Providencie a colocação, na Biblioteca Municipal Dr. José de Albuquerque Lins, no centro da cidade, de no mínimo 3 computadores ligados a internet e uma impressora para que os alunos do nosso município possam fazer uso dos mesmos em pesquisas escolares.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/231_requerimento_copia_da_licitacao_dos_pontos_aLmCmgl.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/231_requerimento_copia_da_licitacao_dos_pontos_aLmCmgl.docx</t>
   </si>
   <si>
     <t>Que providencie cópia do processo de licitação dos pontos de ônibus que estão sendo construídos no bairro Migliano.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/232_requerimento_copia_de_licitacao_da_quadra__DRMUv1Y.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/232_requerimento_copia_de_licitacao_da_quadra__DRMUv1Y.docx</t>
   </si>
   <si>
     <t>Que providencie cópia do processo de licitação da obra executada na quadra poliesportiva da localidade de Ericeira “José Domingos de Souza”.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/233_requerimento_copia_do_livro_de_abastecimen_k5ehmyG.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/233_requerimento_copia_do_livro_de_abastecimen_k5ehmyG.docx</t>
   </si>
   <si>
     <t>Que providencie cópia do livro de abastecimento dos seguintes veículos: VW Voyage - placa ORB 7372  e Mitsubhisi L200 Triton GL diesel 2.4 4x4 MT - placa QPK 3663.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/234_requeriemnto__inauguracao_do__posto_do_pok_kTLVmpI.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/234_requeriemnto__inauguracao_do__posto_do_pok_kTLVmpI.docx</t>
   </si>
   <si>
     <t>Requer que após a inauguração do Posto de Saúde de Ericeira que, os médicos e enfermeiros possam dar um atendimento mais prologando durante o dia se possível fique até as 17 horas da tarde.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/235_requeriemnto.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/235_requeriemnto.docx</t>
   </si>
   <si>
     <t>Requer o aproveitando que Executivo estar fazendo a reforma da Escola Julia de Lima do Bairro das Flores, que possa realizar uma identificação no muro da escola que é voltado para linha do trem, para que possa dar mais vida no muro com grafite, arte-mural, arte-relevo e pintura.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_236.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_236.pdf</t>
   </si>
   <si>
     <t>Faça retirada do refletor perto da Escola Julia de Lima ou a inversão do mesmo.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_237.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_237.pdf</t>
   </si>
   <si>
     <t>Seja feita uma inspeção na Ponte da Mandioca, estrada de Santana a Serraria, próximo ao Sítio Tuyuyu.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/requerimento_238.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/requerimento_238.pdf</t>
   </si>
   <si>
     <t>Seja feita a inspeção na estrada de Santana a Serraria, pois a mesma esta com vários locais onde o asfalto esta cedendo e com isso esta s criando lombadas.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_239_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_239_2019.pdf</t>
   </si>
   <si>
     <t>Requer que estude junto a Empresa Sertaneja um horário de ônibus às 20:00 horas saindo da cidade de Três Rios - RJ com direção à Santana do Deserto - MG.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_240.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_240.pdf</t>
   </si>
   <si>
     <t>Requer que ative as luzes do cruzeiro de Santana do Deserto.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_241.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_241.pdf</t>
   </si>
   <si>
     <t>Requer que passe a máquina na estrada que liga Santana a Ericeira aproveitando esse período de seca antes que comece as chuvas, e fazer colocação de saibro nas estradas.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/requerimento_242.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Requer colocação de internet livre na praça de Sossego.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_243.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Requer que faça o reparo do corrimão ou a troca do mesmo na ponte de Santana no Deserto.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_244.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Requer colocação de um poste de luz na Rua Armando Grazinoli nº 69.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_245.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_245.pdf</t>
   </si>
   <si>
     <t>Requer prolongamento do calçamento da Rua mando David Grazinoli até o final do nº 24.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/requerimento_246.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma ponte na localidade de Silveira Lobo na Rua Milton Monteiro Silva.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/247_requerimento__construcao_de_bueiro_na_rua__6ogSXH4.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/247_requerimento__construcao_de_bueiro_na_rua__6ogSXH4.docx</t>
   </si>
   <si>
     <t>Requer construção de um bueiro na Rua Cecília de Almeida Silva, próximo a residência do Sr. Juarez.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/248_requerimento__colocacao_de_grades_em_bueir_5ZpO9ER.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/248_requerimento__colocacao_de_grades_em_bueir_5ZpO9ER.docx</t>
   </si>
   <si>
     <t>Requer rebaixamento e colocação de grades nos bueiros construídos na Rua Marieta Minanbosco de Almeida.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/249_requerimento__retirada_de_moita_de_bambu_l_IGg73YK.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/249_requerimento__retirada_de_moita_de_bambu_l_IGg73YK.docx</t>
   </si>
   <si>
     <t>Requer retirada das moitas de bambus caídas na Estrada de Santa Bárbara nas proximidades do Sítio pertencente ao Sr. Denis.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/250_requerimento__aumente_o_salario_dos_consel_mg3UFPA.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/250_requerimento__aumente_o_salario_dos_consel_mg3UFPA.docx</t>
   </si>
   <si>
     <t>Requer que verifique a possibilidade de conceder o aumento do salário para as conselheiras tutelares.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/251_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/251_requerimento.docx</t>
   </si>
   <si>
     <t>Requer estude a possibilidade de distribuição gratuita de kits lanches aos pacientes conduzidos a outras cidades para realização de tratamentos e/ou exames médicos.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1136/252_requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1136/252_requerimento.docx</t>
   </si>
   <si>
     <t>Requer estude a possibilidade de desmembramento da linha escolar do trajeto Santa Barbara e Fazenda Mucugi.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/253__requerimento_solicita_o_envio_a_casa_os_e_izbXdfP.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/253__requerimento_solicita_o_envio_a_casa_os_e_izbXdfP.docx</t>
   </si>
   <si>
     <t>Requer envie a esta casa de leis cópia do extrato das contas bancárias, em nome do município, correspondentes as competências dezembro de 2016 a setembro de 2019, nos termos da lei orgânica.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/254__requerimento_copia_dos_empenhos.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/254__requerimento_copia_dos_empenhos.docx</t>
   </si>
   <si>
     <t>Requer que envie a esta casa de leis cópia dos empenhos, notas fiscais e ordem de pagamento do poço artesiano do Migliano de todo processo.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/255__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/255__requerimento.docx</t>
   </si>
   <si>
     <t>Requer que seja criado uma gincana ecológica no município, para coleta de lixos recicláveis durante o ano todo.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/256__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/256__requerimento.docx</t>
   </si>
   <si>
     <t>Requer que seja desentupido o bueiro na Rua da Guiomar Lopes no loteamento Tirano conhecido como Portelinha.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/257__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/257__requerimento.docx</t>
   </si>
   <si>
     <t>Requer que arrume os três canos de seis metros de cento e cinquenta  na calçada do Sr. Valmir Guimarães, enche a garagem de água na Rua da Guiomar Lopes no loteamento Tirano conhecido como Portelinha jogando para bueiro que será feito a manutenção.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/258__requerimento.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/258__requerimento.docx</t>
   </si>
   <si>
     <t>Requer que faça a manutenção do portão pequeno do posto de saúde de Santana do Deserto.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/259__requerimento_incentivo_do_decimo_quarto_s_pXP20qi.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/259__requerimento_incentivo_do_decimo_quarto_s_pXP20qi.docx</t>
   </si>
   <si>
     <t>Requer que este auxílio alimentação no mês de dezembro passe para o valor de R$998,00(novecentos e noventa e oito) reais, transformando-se em 14º (décimo quarto salário) para os servidores público efetivos do município.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1144/260__requerimento__quebra_mola_enfrete_ao_bar__ObgFN5U.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1144/260__requerimento__quebra_mola_enfrete_ao_bar__ObgFN5U.docx</t>
   </si>
   <si>
     <t>Requer colocação de quebra molas próximo ao Bar do Cleiton ou se possível levantar o quebra molas enfrente a igreja e os posto de saúde de Santana do Deserto.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1145/261__requerimento__aquisicao_de_terreno_para_c_xJGqI32.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1145/261__requerimento__aquisicao_de_terreno_para_c_xJGqI32.docx</t>
   </si>
   <si>
     <t>Requer do executivo municipal a aquisição de terreno ou terrenos capazes de servir para construção de galpões para instalação de empresas em Santana do Deserto. E que estude a viabilidade de transformar o antigo colégio de Serraria em uma unidade capaz de abrigar empresas interessadas.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1146/262__requerimento__aquisicao_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1146/262__requerimento__aquisicao_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Requer colocação de  lixeiras ecológicas (seletivas) em todo nosso município.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1147/263__requerimento__aquisicao_d_onibus_fabio_joaquim.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1147/263__requerimento__aquisicao_d_onibus_fabio_joaquim.docx</t>
   </si>
   <si>
     <t>Requer aquisição de um ônibus para assistência social, para que seja disponibilizado aos munícipes, locomoção para eventos esportivos, transportar os idosos que fazem atividades no CRAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1148/264_requeirmento_colocacao_de_quebra_molas_na__nK8ycvE.docx</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1148/264_requeirmento_colocacao_de_quebra_molas_na__nK8ycvE.docx</t>
   </si>
   <si>
     <t>Requer colocação de quebra molas na Rua Manoel Viana perto da ponte do Rio Caguincho.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/veto_001_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/veto_001_de_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto nº 001/2019 ao Projeto de Lei que originou o Autógrafo nº 012 de 18 de março de 2019.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/veto_002_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/veto_002_de_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto nº 002/2019 ao Projeto de Lei que originou o Autógrafo nº 011 de 18 de março de 2019._x000D_
 Indexação</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/veto_no_003_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/veto_no_003_de_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto nº 003/2019 ao Projeto de Lei que originou o Autógrafo nº 024 de 11 de junho de 2019.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/veto_004_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/veto_004_de_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto nº 004/2019 ao Projeto de Lei que originou o Autógrafo nº 025 de 11 de junho de 2019.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/veto_005_de_2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/veto_005_de_2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto nº 005/2019 ao Projeto de Lei que originou o Autógrafo nº 026 de 11 de junho de 2019.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/veto_no06.2019.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/veto_no06.2019.pdf</t>
   </si>
   <si>
     <t>Vetar integralmente o Projeto de Lei que originou o Autógrafo nº 33 de 10 de setembro de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/decreto_legislativo.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta os capítulos III, IV e VI nº 13.460, de 26 de junho de 2017, que dispõe sobre participação, proteção e defesa dos direitos do usuário de serviços públicos da administração pública de que trata o § 3º do art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>MREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_de_repudio_001.pdf</t>
+    <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_de_repudio_001.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio com a pretendida privatização da Empresa Brasileira de Correios e Telégrafos - ECT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5854,67 +5854,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/990/001_que_o_proprietario__do_terreno_faca_a_limpe_W7JA3ms.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/002_abrir_concurso_publico-marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/003_criar_cargo_de_fiscal_tributario_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/005_reajuste_do_funcionalismo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/006_material_escolar.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/007_caixas_dagua_ericeira.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/010_estude_a_possibilidade_junto_a_fundacao_os_CZz4hKO.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/011_pintiura_do_muro_na_entrada_da_cidade_fabi_xVBgkX1.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/013_leonardo_-_mei.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/014_fabio_-_carteiras_-_defiecinete_e_idoso_me_K41ZXeJ.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_de_aplausos_no_001_graziela_aparecida.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_de_aplausos_no_002_maria_laura_e_leticia.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplausos_no_04_patrick_souza_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplausos_no_005_kivia_da_silva_ferreira.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplausos_no_006_lais_grossi_dias.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplausos_no_007_veronica_duarte_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/mocao_de_aplausos_no_008_mariangela_de_paula_da_silva.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_de_aplausos_no_009.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_de_aplausos_no_010.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_de_aplausos_no_011.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_de_aplausos_no_012.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/mocao_de_aplausos_no_013.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/mocao_de_aplausos_no_014.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/mocao_de_aplausos_no_015.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_de_aplausos_no_016_membros_do_concelho_tutelar.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/mocao_de_aplausos_no_017_hudson.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_aplausos_no_018_amauri_marques_da_sil_IyDxbOS.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_de_aplausos_no_019_luiz_claudio_francisc_uhVKSap.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_de_aplausos_020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_de_aplausos_no_021_erica_angelina_correi_top6R2Q.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_de_aplausos_no_022_erica_lucia_xavier.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1151/mocao_de_aplausos_no_023_lucilia_ap._santos_lopes.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/mocao_de_aplausos_no_024_margareth_dinelis.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/mocao_de_aplausos_no_025_maria_barbara_costa_bertoloto.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/mocao_de_aplausos_no_026_maria_da_gloria_soares_lopes.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/mocao_de_aplausos_no_027_sandra_moreira_costa_da_silva.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/mocao_de_aplausos_no_028_gessyca_bagio_grosso.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/mocao_de_aplausos_no_029_krismarys_h.k._da_p.__MJcvwjE.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/mocao_de_aplausos_no_030_samara_marques_ferreira.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_de_aplausos_no_031_alessandra_ribeiro_de_souza.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_no_032_maria_lucia_dos_santos.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_de_aplausos_no_033_angela_maria_fabricio_bello.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_de_aplausos_no_034__anismare_maria_lopes.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_de_aplausos_no_035__camila_pena_faza.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_de_aplausos_no_036__carlos_vicente.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_de_aplausos_no_037_cenira_fraga.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/mocao_de_aplausos_no_038__cristiane_simoes_soa_udTjcTc.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/mocao_de_aplausos_no_039_denise_da_silva_ferrari.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/mocao_de_aplausos_no_040_edilce_mattos_de_lima_e_silva.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/mocao_de_aplausos_no_041.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/mocao_de_aplausos_no_042__dia_dos_professores.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/mocao_de_aplausos_no_043__andre_luiz_ferreira_novelino.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/mocao_de_aplausos_no_044_eliete_leite_januario_silva.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_de_aplausos_no_045__elizabeth_de_souza_lopes.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_de_aplausos_no_046__gardenia_favero_de_c._lobato.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/mocao_de_aplausos_no_047__heyde_mota_fraga.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/mocao_de_aplausos_no_048_joana_darc_de_araujo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/mocao_de_aplausos_no_049_jose_oliveira_de_araujo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_de_aplausos_no_050__jozelda_dias_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/mocao_de_aplausos_no_051__keller_tadeu_lopes.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/mocao_de_aplausos_no_052__leandra_zacarone_afonso.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/mocao_de_aplausos_no_053__leila_fraga_lopes.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/mocao_de_aplausos_no_054__luciene_de_melo_seixas.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_de_aplausos_no_055__marcia_martins_arruda.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_de_aplausos_no_056_maria_aparecida_tavares_costa.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/mocao_de_aplausos_no_057__maria_quiteria_silva_amaro.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_de_aplausos_no_058__micheli_monteiro_grazinoli.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/mocao_de_aplausos_no_059__regiane_esteves_da_silva.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/mocao_de_aplausos_no_060__roberto_carlos_alves.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/mocao_de_aplausos_no_061_sandra_apa_magalhaes_marques.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/mocao_de_aplausos_no_062__sonia_regina_de_almeida.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/mocao_de_aplausos_no_063_ana_lucia_da_silva_stephan.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/mocao_de_aplausos_no_064_rosilene_magalhaes.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/mocao_de_aplausos_no_065_ana_lucia_silva_venancio.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/mocao_de_aplausos_no_066_carlos_alberto_namorato_filho.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/mocao_de_aplausos_no_067_jader_dos_reis_borges.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/mocao_de_aplausos_no_070_iverson_de_sousa_silva.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/mocao_de_aplausos_no_071_guilherme_magalhaes_conde.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_de_aplausos_no_072_vitor_iotte_medeiros.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_de_aplausos_no_073_jessica_barbosa_argon.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/mocao_de_aplausos_no_074_chrystiane_dos_santos_vziF6L3.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/mocao_de_aplausos_no_075_leana_caixeiro.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/mocao_de_aplausos_no_076_luzia_ferreira.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/mocao_de_aplausos_no_077_lucelia_do_valle_monteiro.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/mocao_de_aplausos_no_078_elianete_dos_santos_m_3TOFSPs.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/mocao_de_aplausos_no_079_luana_nascimento.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/mocao_de_aplausos_095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/mocao_de_aplausos_096.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/mocao_de_aplausos_097.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/mocao_de_aplausos_098.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/mocao_de_aplausos_099.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/mocao_de_aplausos_100.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/mocao_de_aplausos_101.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/mocao_de_aplausos_102.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/mocao_de_aplausos_103.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/mocao_de_aplausos_104.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/mocao_de_aplausos_105.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_aplausos_106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_de_aplausos_107.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_de_aplausos_108.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_de_aplausos_109.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_de_aplausos_110.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/mocao_de_aplausos_111.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/mocao_de_pesar_no_001_jorge_de_almeida_lopes.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/mocao_de_pesar_no_002_antonio.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_de_pesar_no_003_gilberto.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/mocao_de_pesar_no_004_mauricio_matheus.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/mocao_de_pesar_005.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/mocao_de_pesar_006.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/mocao_de_pesar_007.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/957/pedido_de_informacao_no_00119_alessandro.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/958/pedido_de_informacao_no_00219_alessandro.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_informacao_no_00319_alessandro.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_informacao_no_00419_alessandro.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_informacao_no_00519_leonardo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_informacao_no_00719_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/pedido_de_informacao_no_00719_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/pedido_de_informacao_009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pedido_de_informacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pedido_de_informacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pedido_de_informacao_012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/pedido_de_informacao_no_01419__fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/pedido_de_informacao_01619.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/pedido_de_informacao_017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_00119_alessandro.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/963/pedido_de_providencia_00219_alessandro.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/965/doc00102420190312112842.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/964/pedido_de_providencia_00419_alessandro.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_providencia_00519_alessandro.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_providencia_00619_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_providencia_00719_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/969/pedido_de_providencia_00819_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_00919_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_providencia_01019_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_providencia_01119_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_providencia_01219_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_providencia_01319_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/pedido_de_providencia_01419_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/pedido_de_providencia_01519_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/pedido_de_providencia_01619_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/pedido_de_providencia_01719_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/pedido_de_providencia_01819_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/pedido_de_providencia_01919_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/pedido_de_providencia_02019_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/pedido_de_providencia_02119_rogerio_de_miranda_OMhDjiG.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/pedido_de_providencia_022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/pedido_de_providencia_023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/pedido_de_providencia_024_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/pedido_de_providencia_025_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/pedido_de_providencia_026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/pedido_de_providencia_02719_fabio_joaquim_desen_yzRNj2f.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/pedido_de_providencia_02819.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/pedido_de_providencia_02919.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1241/pedido_de_providencia_030.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_a_lei_organica_004.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_no_01_19_nutricionista.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_no_02_19_adequacao_piso_magisterio.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_lei_no_03_19_adequacao_piso_agentes.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_no_04_19_adequacao_salario_minimo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_05_19_parcelamento_divida_ati_j8lMKh1.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_no_06_19_modificacao_estatuto_t_bipkaQC.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ple_no07.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_no_08_19_abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_no_09_de_13_de_maio_de_2019.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/ple_010.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/ple_011.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_12_de_16_de_dezembro_de_2019.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_no_001_-_diaria_de_viagem_para_le_Vq4DJjD.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_no_002_-_utilidade_publica_espor_aqPrOEK.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_003_-_nome_da_quadra__ericera.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_004_-_nome_do_posto_de_saude_ericera.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_005_-_utilidade_publica_onda_solidaria.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_no_006-_dispoe_sobre_limiitacao__Xh00TID.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_no_007-_fica_autorizada_a_institu_IhWFRol.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_no_008_-_nome_do_campo_de_futeb_pn3FDSc.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_n_009-__iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_010-_nome_da_academia_de_sossego.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_n_011_-_dispoe_sobre_a_limpeza__ZNjzVeT.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_n_012_-_nome_da_quadra_do_centr_KsjhVF0.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_n_013_-_institui_a_campanha_per_ttqZA72.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_14.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_15.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_n_017_-_dispoe_sobre_a_familia__4itZhbv.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_018-_nome_centro_comunitario_sossego.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_019_-_nomeia_servidao_em_ericeira.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_n_020_-_dispoe_sobre_ao_atendim_IobD2t7.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_n_021_-_dispoe_sobre_a_politica_8HNkq5t.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_no_022_-_dispoe_sobre_a_seguran_wJ9DlRC.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_023_-_altera_a_lei__no_1084__D16PCa8.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_no_024_-_institui_o_premio_prof_EaBL7DR.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pll_025_de_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pll_026_de_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/pll_027_de_23_e_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/pll_028_de_23_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/pll_029_de_23_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_no30.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/pll_no_31.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/pll_032.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/pll_033.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/pll_034.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/pll_035.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_resolucao_001_reuniao_itinerante.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/754/001__requerimento_reforma_da_quadra_de_ericeira__vino.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/755/002_requerimento_calcamento_das_ruas_de_ericeir_ELoSLZk.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/756/003_requerimento_reforma_das_duas_pracas_de_eric_kLwyGW0.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/757/004_requerimento_colocacao_de_um_poste_na_rua_fr_xgc8JkY.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/758/005_requerimento_colocacao_de_um_bueiro_na_rua__vKHGq1d.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/759/006_requerimento_transformar_a_escola_da_locali_cLHftIp.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/760/007_requerimento_colocacao_da_tampa_do_bueiro_n_ZqMYj8k.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/761/008_requerimento_colocacao_de_uma_caixa_para_fi_lOGwB7i.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/762/009_requerimento_aumentar_os_atendimentos_de_ca_t0zk4Xz.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/763/010_requerimento__pintura_da_escola_ericeira_-vino.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/764/011_requerimento_colocacao_de_sinalizacao_por_p_nnKlpKS.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/765/012_requerimento_colocacao_de_um_tambor_de_lixo__g80eodM.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/766/013_requerimento_carro_fumace__fabio_1.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/767/014_requerimento_contratacao__medico_pediatra_p_7Jypi6m.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/768/015_requerimentoconstrucao_de_murro_de_arrimo__l_B68R0iA.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/769/016_requerimento_colocar_um_portao_que_ligue_a__z9tU4xZ.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/770/017_requerimento_colocacao_paineis__controle_na_8DN2H63.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/771/018_requerimento_calcamento_da_avenida_ultimo_de_y1iEAOu.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/772/019_requerimento__sistema_de_iluminacao_da_praca_EVverZv.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/773/020_requerimento__requerer_poda_das_arvores_da_p_lysBhsG.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/774/021_requerimento__poste_de_iluminacao_e_calcamen_lSD0Fya.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/775/022_requerimento__arrume_a_escada_no_migliano_co_PSTQwdT.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/776/023_requerimento__finalizacao_do_calcamento_na_a_ueX94MK.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/777/024__requerimento_ambulancia__24_horas_no_bairro_wqyfuDp.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/778/025_requerimentofinalizacao__calcamento_e_ilumin_b6yWocx.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/779/026_requerimento_contratacao_de_mais_um_medico__93si0ce.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/780/027_requerimento_contratacao_de_professor_de_edu_qQ23irQ.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/781/028_requerimento_reforma__e_criacao_de_pracas___KrVISIl.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/783/029_requerimento.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/785/031_requerimento.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/786/032_requerimento.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/787/033_requerimento.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/788/034_requerimento.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/789/035_requerimento.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/790/036_requerimento.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/791/037_requerimento.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/792/038_requerimento.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/793/039_requerimento.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/794/040_requerimento.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/795/041_requerimento.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/797/043_requerimento.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/798/044_requerimento.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/799/045_requerimento.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/800/046_requerimento.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/801/047_requerimento.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/802/048_requerimento.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/803/049_requerimento.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/804/050_requerimento.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/805/051_requerimento.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/806/052_requerimento.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/807/053_requerimento.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/808/054_requerimento.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/809/055_requerimento.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/810/056_requerimento.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/811/057_requerimento.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/812/058_requerimento.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/813/059_requerimento.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/814/060_requerimento.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/815/061_requerimento.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/816/062_requerimento.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/817/063_requerimento.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/818/064_requerimento.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/819/065_requerimento.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/821/067_requerimento.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/822/068_requerimento.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/823/069_requerimento.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/824/070_requerimento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/825/071__requerimento.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/826/072__requerimento.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/827/073_requerimento.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/828/074_requerimento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/829/075__requerimento.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/830/076_requerimento.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/831/077_requerimento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/832/078_requerimento.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/833/079_requerimento.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/834/080__requerimento.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/835/081_requerimento.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/836/082_requerimento.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/837/083_requerimento.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/838/084_requerimento.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/839/085__requerimento.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/840/086_requerimento.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/841/087_requerimento.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/842/088_requerimento.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/843/089_requerimento.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/844/090_requerimento.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/845/091_requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/846/092_requerimento.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/847/093_requerimento.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/848/094_requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/849/095_requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/850/096_requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/851/097_requerimento.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/852/098_requerimento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/853/099_requerimento.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/854/100_requerimento.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/855/101_requerimento.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/856/102_requerimento.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/857/103_requerimento.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/858/104_requerimento.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/859/105_requerimento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/860/106_requerimento.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/861/107__requerimento.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/862/108_requerimento.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/863/109_requerimento.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/864/110_requerimento.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/865/111_requerimento.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/866/112_requerimento.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/867/113_requerimento.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/868/114_requerimento.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/869/115_requerimento.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/870/116_requerimento.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/871/117__requerimento.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/872/118_requerimento.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/873/119__requerimento.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/874/120__requerimento.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/875/121__requerimento.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/876/122__requerimento.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/877/123__requerimento.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/878/124__requerimento.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/879/125_requerimento.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/880/126_requerimento.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/881/127_requerimento.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/882/128_requerimento.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/883/129__requerimento.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/884/130_requerimento.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/886/132_requerimento.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/887/133_requerimento.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/888/134_requerimento.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/889/135_requerimento.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/890/136__requerimento.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/891/137_requerimento.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/892/138_requerimento.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/893/140_requerimento.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/894/140_requerimento.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/895/141_requerimento.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/896/142_requerimento.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/897/143_requerimento.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/898/144_requerimento.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/899/145_requerimento.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/900/146_requerimento.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/901/147_requerimento.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/902/148_requerimento.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/903/149_requerimento.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/904/150_requerimento.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/905/151_requerimento.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/906/152_requerimento.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/907/153_requerimento.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/908/154_requerimento.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/909/155_requerimento.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/910/156_requerimento.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/911/157_requerimento.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/912/158_requerimento.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/913/159_requerimento.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/914/160_requerimento.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/915/161requerimento.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/916/162_requerimento.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/917/163_requerimento.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/919/165_requerimento.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/920/166_requerimento.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/921/167_requerimento.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/922/168_requerimento.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/923/169_requerimento.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/924/170_requerimento.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/925/171_requerimento.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/926/172_requerimento.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/927/173_requerimento.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/928/174_requerimento.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/929/175_requerimento.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/930/176_requerimento.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/931/177_requerimento.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/932/178_requerimento.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/933/179_requerimento.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/934/180_requerimento.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/935/181_requerimento.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/936/182_requerimento.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/937/183_requerimento.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/938/184_requerimento.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/939/185_requerimento.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/940/186_requerimento.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/941/187_requerimento.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/942/188__requerimento.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/943/189_requerimento.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/944/190_requerimento.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/945/191_requerimento.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/946/192_requerimento.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/947/193_requerimento.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/950/194_requerimento.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/951/195_requerimento.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/952/196_requerimento.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/953/197_requerimento.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/954/198_requerimento.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/955/199_requerimento.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/956/200_requerimento.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/979/201_requerimento.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/980/202_requerimento.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/981/203_requerimento.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/982/204__requerimento.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/983/205__requerimento.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/984/206__requerimento.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/985/207__requerimento.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/986/208__requerimento.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/987/209__requerimento.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/997/210__requerimento.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/996/211__requerimento__colocacao_de_quebra-molas_na__EHp0Nbx.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/998/212__requerimento.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/999/213__requerimento.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/214__requerimento.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/215_requerimento.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/216_requerimento.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/218_requerimento.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/219_requerimeto.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/220_requerimeto_colocacaco_de_quebra_molas_nas_mykdRd3.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/221_requerimento_compr_de_trator_agricula_joao_carlos.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/222_requerimento_transporte_publico_urbano_alessandro.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/223_requerimento.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/224_requerimento.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/225_requerimento.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/226_requerimento_placa_de_sinalizacao_-_fabio.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/227_requerimento_onda_solidaria-fabio.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/228_requerimento_instalacao_de_cameras_de_moni_HN5PDfJ.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/229_requerimento_contratacao_de_profissional_p_muTJDYl.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/230_requerimento_colocacao_de_computadores_na__nzaf1WV.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/231_requerimento_copia_da_licitacao_dos_pontos_aLmCmgl.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/232_requerimento_copia_de_licitacao_da_quadra__DRMUv1Y.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/233_requerimento_copia_do_livro_de_abastecimen_k5ehmyG.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/234_requeriemnto__inauguracao_do__posto_do_pok_kTLVmpI.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/235_requeriemnto.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_239_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/247_requerimento__construcao_de_bueiro_na_rua__6ogSXH4.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/248_requerimento__colocacao_de_grades_em_bueir_5ZpO9ER.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/249_requerimento__retirada_de_moita_de_bambu_l_IGg73YK.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/250_requerimento__aumente_o_salario_dos_consel_mg3UFPA.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/251_requerimento.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1136/252_requerimento.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/253__requerimento_solicita_o_envio_a_casa_os_e_izbXdfP.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/254__requerimento_copia_dos_empenhos.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/255__requerimento.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/256__requerimento.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/257__requerimento.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/258__requerimento.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/259__requerimento_incentivo_do_decimo_quarto_s_pXP20qi.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1144/260__requerimento__quebra_mola_enfrete_ao_bar__ObgFN5U.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1145/261__requerimento__aquisicao_de_terreno_para_c_xJGqI32.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1146/262__requerimento__aquisicao_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1147/263__requerimento__aquisicao_d_onibus_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1148/264_requeirmento_colocacao_de_quebra_molas_na__nK8ycvE.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/veto_001_de_2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/veto_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/veto_no_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/veto_004_de_2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/veto_005_de_2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/veto_no06.2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_de_repudio_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/990/001_que_o_proprietario__do_terreno_faca_a_limpe_W7JA3ms.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/002_abrir_concurso_publico-marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/003_criar_cargo_de_fiscal_tributario_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/005_reajuste_do_funcionalismo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/006_material_escolar.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/007_caixas_dagua_ericeira.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/010_estude_a_possibilidade_junto_a_fundacao_os_CZz4hKO.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/011_pintiura_do_muro_na_entrada_da_cidade_fabi_xVBgkX1.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/013_leonardo_-_mei.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/014_fabio_-_carteiras_-_defiecinete_e_idoso_me_K41ZXeJ.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/mocao_de_aplausos_no_001_graziela_aparecida.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/mocao_de_aplausos_no_002_maria_laura_e_leticia.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/mocao_de_aplausos_no_04_patrick_souza_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/mocao_de_aplausos_no_005_kivia_da_silva_ferreira.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_de_aplausos_no_006_lais_grossi_dias.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_de_aplausos_no_007_veronica_duarte_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/mocao_de_aplausos_no_008_mariangela_de_paula_da_silva.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/mocao_de_aplausos_no_009.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/mocao_de_aplausos_no_010.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/mocao_de_aplausos_no_011.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_de_aplausos_no_012.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/mocao_de_aplausos_no_013.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/mocao_de_aplausos_no_014.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/mocao_de_aplausos_no_015.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_de_aplausos_no_016_membros_do_concelho_tutelar.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/mocao_de_aplausos_no_017_hudson.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_de_aplausos_no_018_amauri_marques_da_sil_IyDxbOS.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_de_aplausos_no_019_luiz_claudio_francisc_uhVKSap.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_de_aplausos_020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_de_aplausos_no_021_erica_angelina_correi_top6R2Q.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_de_aplausos_no_022_erica_lucia_xavier.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1151/mocao_de_aplausos_no_023_lucilia_ap._santos_lopes.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/mocao_de_aplausos_no_024_margareth_dinelis.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/mocao_de_aplausos_no_025_maria_barbara_costa_bertoloto.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/mocao_de_aplausos_no_026_maria_da_gloria_soares_lopes.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/mocao_de_aplausos_no_027_sandra_moreira_costa_da_silva.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/mocao_de_aplausos_no_028_gessyca_bagio_grosso.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/mocao_de_aplausos_no_029_krismarys_h.k._da_p.__MJcvwjE.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/mocao_de_aplausos_no_030_samara_marques_ferreira.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/mocao_de_aplausos_no_031_alessandra_ribeiro_de_souza.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_de_aplausos_no_032_maria_lucia_dos_santos.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_de_aplausos_no_033_angela_maria_fabricio_bello.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_de_aplausos_no_034__anismare_maria_lopes.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_de_aplausos_no_035__camila_pena_faza.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_de_aplausos_no_036__carlos_vicente.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_de_aplausos_no_037_cenira_fraga.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/mocao_de_aplausos_no_038__cristiane_simoes_soa_udTjcTc.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/mocao_de_aplausos_no_039_denise_da_silva_ferrari.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/mocao_de_aplausos_no_040_edilce_mattos_de_lima_e_silva.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/mocao_de_aplausos_no_041.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/mocao_de_aplausos_no_042__dia_dos_professores.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/mocao_de_aplausos_no_043__andre_luiz_ferreira_novelino.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/mocao_de_aplausos_no_044_eliete_leite_januario_silva.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_de_aplausos_no_045__elizabeth_de_souza_lopes.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_de_aplausos_no_046__gardenia_favero_de_c._lobato.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/mocao_de_aplausos_no_047__heyde_mota_fraga.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/mocao_de_aplausos_no_048_joana_darc_de_araujo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/mocao_de_aplausos_no_049_jose_oliveira_de_araujo.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_de_aplausos_no_050__jozelda_dias_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/mocao_de_aplausos_no_051__keller_tadeu_lopes.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/mocao_de_aplausos_no_052__leandra_zacarone_afonso.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/mocao_de_aplausos_no_053__leila_fraga_lopes.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/mocao_de_aplausos_no_054__luciene_de_melo_seixas.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_de_aplausos_no_055__marcia_martins_arruda.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_de_aplausos_no_056_maria_aparecida_tavares_costa.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/mocao_de_aplausos_no_057__maria_quiteria_silva_amaro.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/mocao_de_aplausos_no_058__micheli_monteiro_grazinoli.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/mocao_de_aplausos_no_059__regiane_esteves_da_silva.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/mocao_de_aplausos_no_060__roberto_carlos_alves.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/mocao_de_aplausos_no_061_sandra_apa_magalhaes_marques.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/mocao_de_aplausos_no_062__sonia_regina_de_almeida.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/mocao_de_aplausos_no_063_ana_lucia_da_silva_stephan.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/mocao_de_aplausos_no_064_rosilene_magalhaes.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/mocao_de_aplausos_no_065_ana_lucia_silva_venancio.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/mocao_de_aplausos_no_066_carlos_alberto_namorato_filho.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/mocao_de_aplausos_no_067_jader_dos_reis_borges.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/mocao_de_aplausos_no_069_karen_dos_santos_borges.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/mocao_de_aplausos_no_070_iverson_de_sousa_silva.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/mocao_de_aplausos_no_071_guilherme_magalhaes_conde.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/mocao_de_aplausos_no_072_vitor_iotte_medeiros.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/mocao_de_aplausos_no_073_jessica_barbosa_argon.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/mocao_de_aplausos_no_074_chrystiane_dos_santos_vziF6L3.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/mocao_de_aplausos_no_075_leana_caixeiro.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/mocao_de_aplausos_no_076_luzia_ferreira.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/mocao_de_aplausos_no_077_lucelia_do_valle_monteiro.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/mocao_de_aplausos_no_078_elianete_dos_santos_m_3TOFSPs.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/mocao_de_aplausos_no_079_luana_nascimento.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/mocao_de_aplausos_095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/mocao_de_aplausos_096.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/mocao_de_aplausos_097.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/mocao_de_aplausos_098.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/mocao_de_aplausos_099.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/mocao_de_aplausos_100.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/mocao_de_aplausos_101.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/mocao_de_aplausos_102.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/mocao_de_aplausos_103.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/mocao_de_aplausos_104.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/mocao_de_aplausos_105.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/mocao_de_aplausos_106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/mocao_de_aplausos_107.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/mocao_de_aplausos_108.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/mocao_de_aplausos_109.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/mocao_de_aplausos_110.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/mocao_de_aplausos_111.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/mocao_de_pesar_no_001_jorge_de_almeida_lopes.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/mocao_de_pesar_no_002_antonio.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/mocao_de_pesar_no_003_gilberto.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/mocao_de_pesar_no_004_mauricio_matheus.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/mocao_de_pesar_005.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/mocao_de_pesar_006.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/mocao_de_pesar_007.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/957/pedido_de_informacao_no_00119_alessandro.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/958/pedido_de_informacao_no_00219_alessandro.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/959/pedido_de_informacao_no_00319_alessandro.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/960/pedido_de_informacao_no_00419_alessandro.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pedido_de_informacao_no_00519_leonardo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/989/pedido_de_informacao_no_00719_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/pedido_de_informacao_no_00719_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/pedido_de_informacao_009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pedido_de_informacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pedido_de_informacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pedido_de_informacao_012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/pedido_de_informacao_no_01419__fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/pedido_de_informacao_01619.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/pedido_de_informacao_017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/962/pedido_de_providencia_00119_alessandro.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/963/pedido_de_providencia_00219_alessandro.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/965/doc00102420190312112842.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/964/pedido_de_providencia_00419_alessandro.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/966/pedido_de_providencia_00519_alessandro.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/967/pedido_de_providencia_00619_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_providencia_00719_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/969/pedido_de_providencia_00819_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/988/pedido_de_providencia_00919_luiz_carlos.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/pedido_de_providencia_01019_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_providencia_01119_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/pedido_de_providencia_01219_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_providencia_01319_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/pedido_de_providencia_01419_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/pedido_de_providencia_01519_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/pedido_de_providencia_01619_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/pedido_de_providencia_01719_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/pedido_de_providencia_01819_marcus_vinicius.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/pedido_de_providencia_01919_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/pedido_de_providencia_02019_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/pedido_de_providencia_02119_rogerio_de_miranda_OMhDjiG.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/pedido_de_providencia_022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/pedido_de_providencia_023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/pedido_de_providencia_024_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/pedido_de_providencia_025_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/pedido_de_providencia_026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/pedido_de_providencia_02719_fabio_joaquim_desen_yzRNj2f.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/pedido_de_providencia_02819.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1213/pedido_de_providencia_02919.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1241/pedido_de_providencia_030.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/emenda_a_lei_organica_004.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_no_01_19_nutricionista.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_no_02_19_adequacao_piso_magisterio.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_lei_no_03_19_adequacao_piso_agentes.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_lei_no_04_19_adequacao_salario_minimo.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_lei_no_05_19_parcelamento_divida_ati_j8lMKh1.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_lei_no_06_19_modificacao_estatuto_t_bipkaQC.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ple_no07.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/projeto_de_lei_no_08_19_abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/projeto_de_lei_no_09_de_13_de_maio_de_2019.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/ple_010.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/ple_011.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_12_de_16_de_dezembro_de_2019.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/948/projeto_de_lei_no_001_-_diaria_de_viagem_para_le_Vq4DJjD.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/970/projeto_de_lei_no_002_-_utilidade_publica_espor_aqPrOEK.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/971/projeto_de_lei_no_003_-_nome_da_quadra__ericera.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_no_004_-_nome_do_posto_de_saude_ericera.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/973/projeto_de_lei_no_005_-_utilidade_publica_onda_solidaria.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_no_006-_dispoe_sobre_limiitacao__Xh00TID.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_no_007-_fica_autorizada_a_institu_IhWFRol.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_no_008_-_nome_do_campo_de_futeb_pn3FDSc.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_n_009-__iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_no_010-_nome_da_academia_de_sossego.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_lei_n_011_-_dispoe_sobre_a_limpeza__ZNjzVeT.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_n_012_-_nome_da_quadra_do_centr_KsjhVF0.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_n_013_-_institui_a_campanha_per_ttqZA72.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_n_14.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_no_15.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_n_017_-_dispoe_sobre_a_familia__4itZhbv.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_n_018-_nome_centro_comunitario_sossego.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_n_019_-_nomeia_servidao_em_ericeira.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_n_020_-_dispoe_sobre_ao_atendim_IobD2t7.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_n_021_-_dispoe_sobre_a_politica_8HNkq5t.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/projeto_de_lei_no_022_-_dispoe_sobre_a_seguran_wJ9DlRC.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_023_-_altera_a_lei__no_1084__D16PCa8.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_lei_no_024_-_institui_o_premio_prof_EaBL7DR.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pll_025_de_2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pll_026_de_2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/pll_027_de_23_e_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/pll_028_de_23_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/pll_029_de_23_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/pll_no30.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/pll_no_31.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/pll_032.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/pll_033.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/pll_034.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/pll_035.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_resolucao_001_reuniao_itinerante.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/754/001__requerimento_reforma_da_quadra_de_ericeira__vino.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/755/002_requerimento_calcamento_das_ruas_de_ericeir_ELoSLZk.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/756/003_requerimento_reforma_das_duas_pracas_de_eric_kLwyGW0.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/757/004_requerimento_colocacao_de_um_poste_na_rua_fr_xgc8JkY.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/758/005_requerimento_colocacao_de_um_bueiro_na_rua__vKHGq1d.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/759/006_requerimento_transformar_a_escola_da_locali_cLHftIp.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/760/007_requerimento_colocacao_da_tampa_do_bueiro_n_ZqMYj8k.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/761/008_requerimento_colocacao_de_uma_caixa_para_fi_lOGwB7i.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/762/009_requerimento_aumentar_os_atendimentos_de_ca_t0zk4Xz.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/763/010_requerimento__pintura_da_escola_ericeira_-vino.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/764/011_requerimento_colocacao_de_sinalizacao_por_p_nnKlpKS.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/765/012_requerimento_colocacao_de_um_tambor_de_lixo__g80eodM.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/766/013_requerimento_carro_fumace__fabio_1.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/767/014_requerimento_contratacao__medico_pediatra_p_7Jypi6m.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/768/015_requerimentoconstrucao_de_murro_de_arrimo__l_B68R0iA.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/769/016_requerimento_colocar_um_portao_que_ligue_a__z9tU4xZ.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/770/017_requerimento_colocacao_paineis__controle_na_8DN2H63.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/771/018_requerimento_calcamento_da_avenida_ultimo_de_y1iEAOu.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/772/019_requerimento__sistema_de_iluminacao_da_praca_EVverZv.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/773/020_requerimento__requerer_poda_das_arvores_da_p_lysBhsG.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/774/021_requerimento__poste_de_iluminacao_e_calcamen_lSD0Fya.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/775/022_requerimento__arrume_a_escada_no_migliano_co_PSTQwdT.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/776/023_requerimento__finalizacao_do_calcamento_na_a_ueX94MK.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/777/024__requerimento_ambulancia__24_horas_no_bairro_wqyfuDp.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/778/025_requerimentofinalizacao__calcamento_e_ilumin_b6yWocx.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/779/026_requerimento_contratacao_de_mais_um_medico__93si0ce.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/780/027_requerimento_contratacao_de_professor_de_edu_qQ23irQ.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/781/028_requerimento_reforma__e_criacao_de_pracas___KrVISIl.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/783/029_requerimento.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/785/031_requerimento.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/786/032_requerimento.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/787/033_requerimento.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/788/034_requerimento.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/789/035_requerimento.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/790/036_requerimento.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/791/037_requerimento.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/792/038_requerimento.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/793/039_requerimento.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/794/040_requerimento.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/795/041_requerimento.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/797/043_requerimento.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/798/044_requerimento.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/799/045_requerimento.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/800/046_requerimento.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/801/047_requerimento.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/802/048_requerimento.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/803/049_requerimento.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/804/050_requerimento.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/805/051_requerimento.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/806/052_requerimento.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/807/053_requerimento.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/808/054_requerimento.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/809/055_requerimento.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/810/056_requerimento.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/811/057_requerimento.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/812/058_requerimento.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/813/059_requerimento.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/814/060_requerimento.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/815/061_requerimento.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/816/062_requerimento.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/817/063_requerimento.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/818/064_requerimento.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/819/065_requerimento.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/821/067_requerimento.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/822/068_requerimento.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/823/069_requerimento.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/824/070_requerimento.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/825/071__requerimento.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/826/072__requerimento.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/827/073_requerimento.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/828/074_requerimento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/829/075__requerimento.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/830/076_requerimento.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/831/077_requerimento.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/832/078_requerimento.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/833/079_requerimento.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/834/080__requerimento.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/835/081_requerimento.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/836/082_requerimento.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/837/083_requerimento.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/838/084_requerimento.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/839/085__requerimento.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/840/086_requerimento.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/841/087_requerimento.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/842/088_requerimento.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/843/089_requerimento.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/844/090_requerimento.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/845/091_requerimento.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/846/092_requerimento.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/847/093_requerimento.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/848/094_requerimento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/849/095_requerimento.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/850/096_requerimento.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/851/097_requerimento.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/852/098_requerimento.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/853/099_requerimento.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/854/100_requerimento.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/855/101_requerimento.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/856/102_requerimento.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/857/103_requerimento.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/858/104_requerimento.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/859/105_requerimento.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/860/106_requerimento.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/861/107__requerimento.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/862/108_requerimento.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/863/109_requerimento.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/864/110_requerimento.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/865/111_requerimento.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/866/112_requerimento.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/867/113_requerimento.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/868/114_requerimento.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/869/115_requerimento.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/870/116_requerimento.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/871/117__requerimento.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/872/118_requerimento.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/873/119__requerimento.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/874/120__requerimento.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/875/121__requerimento.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/876/122__requerimento.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/877/123__requerimento.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/878/124__requerimento.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/879/125_requerimento.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/880/126_requerimento.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/881/127_requerimento.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/882/128_requerimento.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/883/129__requerimento.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/884/130_requerimento.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/886/132_requerimento.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/887/133_requerimento.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/888/134_requerimento.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/889/135_requerimento.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/890/136__requerimento.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/891/137_requerimento.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/892/138_requerimento.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/893/140_requerimento.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/894/140_requerimento.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/895/141_requerimento.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/896/142_requerimento.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/897/143_requerimento.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/898/144_requerimento.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/899/145_requerimento.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/900/146_requerimento.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/901/147_requerimento.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/902/148_requerimento.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/903/149_requerimento.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/904/150_requerimento.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/905/151_requerimento.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/906/152_requerimento.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/907/153_requerimento.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/908/154_requerimento.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/909/155_requerimento.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/910/156_requerimento.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/911/157_requerimento.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/912/158_requerimento.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/913/159_requerimento.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/914/160_requerimento.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/915/161requerimento.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/916/162_requerimento.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/917/163_requerimento.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/919/165_requerimento.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/920/166_requerimento.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/921/167_requerimento.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/922/168_requerimento.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/923/169_requerimento.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/924/170_requerimento.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/925/171_requerimento.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/926/172_requerimento.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/927/173_requerimento.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/928/174_requerimento.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/929/175_requerimento.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/930/176_requerimento.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/931/177_requerimento.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/932/178_requerimento.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/933/179_requerimento.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/934/180_requerimento.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/935/181_requerimento.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/936/182_requerimento.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/937/183_requerimento.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/938/184_requerimento.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/939/185_requerimento.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/940/186_requerimento.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/941/187_requerimento.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/942/188__requerimento.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/943/189_requerimento.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/944/190_requerimento.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/945/191_requerimento.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/946/192_requerimento.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/947/193_requerimento.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/950/194_requerimento.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/951/195_requerimento.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/952/196_requerimento.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/953/197_requerimento.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/954/198_requerimento.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/955/199_requerimento.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/956/200_requerimento.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/979/201_requerimento.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/980/202_requerimento.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/981/203_requerimento.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/982/204__requerimento.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/983/205__requerimento.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/984/206__requerimento.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/985/207__requerimento.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/986/208__requerimento.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/987/209__requerimento.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/997/210__requerimento.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/996/211__requerimento__colocacao_de_quebra-molas_na__EHp0Nbx.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/998/212__requerimento.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/999/213__requerimento.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/214__requerimento.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/215_requerimento.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/216_requerimento.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/218_requerimento.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/219_requerimeto.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/220_requerimeto_colocacaco_de_quebra_molas_nas_mykdRd3.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/221_requerimento_compr_de_trator_agricula_joao_carlos.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/222_requerimento_transporte_publico_urbano_alessandro.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/223_requerimento.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/224_requerimento.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/225_requerimento.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/226_requerimento_placa_de_sinalizacao_-_fabio.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/227_requerimento_onda_solidaria-fabio.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/228_requerimento_instalacao_de_cameras_de_moni_HN5PDfJ.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/229_requerimento_contratacao_de_profissional_p_muTJDYl.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/230_requerimento_colocacao_de_computadores_na__nzaf1WV.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/231_requerimento_copia_da_licitacao_dos_pontos_aLmCmgl.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/232_requerimento_copia_de_licitacao_da_quadra__DRMUv1Y.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/233_requerimento_copia_do_livro_de_abastecimen_k5ehmyG.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/234_requeriemnto__inauguracao_do__posto_do_pok_kTLVmpI.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/235_requeriemnto.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_239_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/247_requerimento__construcao_de_bueiro_na_rua__6ogSXH4.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/248_requerimento__colocacao_de_grades_em_bueir_5ZpO9ER.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/249_requerimento__retirada_de_moita_de_bambu_l_IGg73YK.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/250_requerimento__aumente_o_salario_dos_consel_mg3UFPA.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/251_requerimento.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1136/252_requerimento.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/253__requerimento_solicita_o_envio_a_casa_os_e_izbXdfP.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/254__requerimento_copia_dos_empenhos.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/255__requerimento.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/256__requerimento.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/257__requerimento.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/258__requerimento.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/259__requerimento_incentivo_do_decimo_quarto_s_pXP20qi.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1144/260__requerimento__quebra_mola_enfrete_ao_bar__ObgFN5U.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1145/261__requerimento__aquisicao_de_terreno_para_c_xJGqI32.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1146/262__requerimento__aquisicao_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1147/263__requerimento__aquisicao_d_onibus_fabio_joaquim.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1148/264_requeirmento_colocacao_de_quebra_molas_na__nK8ycvE.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/veto_001_de_2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/veto_002_de_2019.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/veto_no_003_de_2019.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/veto_004_de_2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/veto_005_de_2019.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/veto_no06.2019.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_de_repudio_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H500"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="110" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="108.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>