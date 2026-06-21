--- v1 (2026-03-24)
+++ v2 (2026-06-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MAPLA</t>
   </si>
   <si>
-    <t>Moção de Apalusos</t>
+    <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Fábio Joaquim, Cacá, Danilo, Joãozinho Batata, Léo da Bomba, Marquinhos Tirinha, Roberta Cacau</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Congratulações aos funcionários de Serviços Internos e Externos.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.santanadodeserto.mg.leg.br/media/sapl/public/materialegislativa/2017/626/mocao_de_aplausos_no_002_auxiliares_de_servicos_I5j7iJ2.docx</t>
   </si>
   <si>
     <t>Congratulações ao funcionários de Serviços Escolares.</t>
   </si>
   <si>
     <t>628</t>
   </si>